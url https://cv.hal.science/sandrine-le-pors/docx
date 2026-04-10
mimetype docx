--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2382,165 +2382,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théâtre d’art / art contemporain : voies de traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La Parabole et le théâtre qui pense</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le débordement de la voix ou les non-lieux du dialogue dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589843v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02865577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3376,2037 +3376,2037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cohabitation des figures animées et inanimées dans les écritures : une réponse du drame contemporain à la vocation muette du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écriture littéraire pour marionnettes en Europe de l’Ouest (17e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Plassard, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ecritures de la traversée, traversée des écritures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures et scènes contemporaines : approches pratiques et transversales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Boudier; Sandrine Le Pors, 2021, Amiens-Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Didier Plassard, Oct 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences, fonctions et imaginaires du jeu vidéo dans les dramaturgies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Arras, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Durif : le perte et le chemin, contours et détours de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix(es) d’Eugène Durif ou le tressaillement de l’écriture et des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Le Pors; Textes et Cultures, équipe Praxis et esthétique des arts, Mar 2020, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Le Pors; Textes et Cultures, équipe Praxis et esthétique des arts, Mar 2020, Arras, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drame de la langue et trajectoire du son dans La trilogie Chto de Sonia Chiambretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et exil, colloque international.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Châtel et Pierre Piret, May 2019, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jonathan Châtel et Pierre Piret, May 2019, Louvain-la-Neuve, Belgique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abattre les murs ? Le mur dans les écritures dramatiques contemporaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Abattre les murs ? Le mur dans les écritures dramatiques contemporaines.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étau d’une société du spectacle ? Eldorado Dancing de Métie Navajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'étau d’une société du spectacle ? Eldorado Dancing de Métie Navajo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de l’exil : persistances de Prométhée (et de Io) dans Chto Interdit aux moins de 15 ans de Sonia Chiambretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prométhée parmi nous. Présence, survivance et revenance du mythe de Prométhée dans les arts (journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pénélope Dechaufour et Maxence Cambron, Mar 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtres de la naissance et drames utérins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître et faire naître : la mise au monde dans les écritures et sur les scènes contemporaines (journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Le Pors et Amandine Mercier, Feb 2018, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Novarina. Les quatre sens de l'écriture. Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy "VALÈRE NOVARINA : LES QUATRE SENS DE L'ÉCRITURE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures espagnoles pour la scène du XXI° siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mora José Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferré David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cousin Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portaceli Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Espagne écrit son théâtre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Cervantes; Actualités Éditions, 2018, París, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres autour du théâtre et de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du théâtre d'Amiens, Apr 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de l’addiction, dramaturgie de la trahison ? – Une étude de Ces regards amoureux de garçons altérés (2015) d’Éric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait du théâtre en junkie – Écritures de l’addiction (Journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à une poétique dramatique et scénique de l’adolescent.e au théâtre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l’adolescent/e au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garré Nicoara et Sandrine Le Pors, Apr 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Münch et Henrik Ibsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Musée de la Chartreuse de Douai (avec le partenariat du Tandem Arras-Douai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures de l'addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait du théâtre en junkie. Ecritures de l'addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Châtel et Sandrine Le Pors, Mar 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tu sais pourquoi les nombrils sont si petits ? / Pour ne pas tomber dedans ». Figurations et expériences du corps dans le théâtre de Nathalie Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps écrits, corps d’écrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Lapeyre, Jean-Louis Bischoff et Amos Fergombé, Feb 2016, ARRAS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séductions du mythe adolescent dans les écritures théâtrales contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, adolescence et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte St Georges et Marie Garré Nicoara, 2016, Montreuil-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectateur.ice en exil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les arts de la scène ébranlents-ils le monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRAT, Apr 2016, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enfance comme outil d’une heuristique pour penser la danse contemporaine (de 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Heidelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danse et enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’écoute des écritures théâtrales depuis 2000 : poétiques et conditions d’émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"À l’écoute des écritures théâtrales depuis 2000 : poétiques et conditions d’émergence",3 et 4 Février 2014, PRES Lille Nord de France – Université d’Artois, pôle d’Arras et février 2015, Université de Strasbourg, Faculté des Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherche électricien compétent et motivé, effectuant tous travaux de jardinage, fluent en anglais, allemand ou russe, avec de bonnes connaissances d’informatique et des aptitudes artistiques reconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'écoute des écritures théâtrales depuis 2000 – Poétiques et conditions d'émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires de l’école et territoires du petit corps dans le théâtre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le corps à l’école »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Brou, Mar 2014, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie du conflit dans le théâtre d'Emmanuel Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dramaturgies de la guerre dans le théâtre jeune public : les écritures du conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Heulot-Petit, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drame sous l’œil de l’enfant d’Henrik Ibsen à Philippe Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figuration, dramatisation et point de vue de l’enfant dans les écritures théâtrales contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre résistance et dissidence : le théâtre des voix irrégulières dans les écritures théâtrales contemporaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">, 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pénélope Dechaufour et Maxence Cambron, Mar 2019, Arras, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage vocal marionnettique contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix marionnettiques dans les arts plastiques, scéniques et visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garré Nicoara et Sandrine Le Pors, 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...1388 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450179v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04613416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dévoration et manducation vocale, l'espace marionnettique de L'Ogre et la poupée ; dialogue avec Daniel Lemahieu.</w:t>
               </w:r>
@@ -6362,51 +6362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,165 +8642,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maternel&amp;quot; (Novarina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enfant (dans le théâtre de Valère Novarina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613069v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05048388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix (dans le théâtre de Valère Novarina)</w:t>
               </w:r>
@@ -9732,51 +9732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04463673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084052ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02864080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03155348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02847853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04755221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03598062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04475662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02836229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02861010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233; David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Marion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portaceli Carmen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heidelberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04613416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=924" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernanoce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Poetiques-du-theatre-jeunesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02859865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/15721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lahaye Vantroyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/223-dogmes-et-paradigmes-de-la-marginalite-dans-les-arts-et-la-litterature-hispanique.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02876711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Corps-musical-dans-le-theatre-des-XXe-et-XXIe-siecles-formes-et-enjeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/theatre-et-science.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Enfances/Theatre-d-enfance-et-de-jeunesse-de-l-hybridite-a-l-hybridation" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/collection-1/comparaisons/manger-et-etre-mange-l-alimentation-et-ses-recits.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Ou-est-ce-corps-que-j-entends-Des-corps-et-des-voix-dans-le-theatre-contemporain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11851" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02798218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0995-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/livres/321-jean-luc-lagarce-dans-le-mouvement-dramatique---vol-iv---colloque-de-paris-iii-sorbonne-nouvelle-9782846811989.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02869531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.lilo.org/results.php?q=Nouveaux+Territoires+du+dialogue+actes+sud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/contributeurs/du-drame-moderne-et-contemporain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05048388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.750" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04463673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084052ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02864080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03155348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02847853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04755221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03598062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04475662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02836229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02861010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233; David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Marion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portaceli Carmen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heidelberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04613416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=924" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernanoce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Poetiques-du-theatre-jeunesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02859865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/15721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lahaye Vantroyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/223-dogmes-et-paradigmes-de-la-marginalite-dans-les-arts-et-la-litterature-hispanique.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02876711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Corps-musical-dans-le-theatre-des-XXe-et-XXIe-siecles-formes-et-enjeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/theatre-et-science.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Enfances/Theatre-d-enfance-et-de-jeunesse-de-l-hybridite-a-l-hybridation" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/collection-1/comparaisons/manger-et-etre-mange-l-alimentation-et-ses-recits.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Ou-est-ce-corps-que-j-entends-Des-corps-et-des-voix-dans-le-theatre-contemporain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11851" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02798218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0995-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/livres/321-jean-luc-lagarce-dans-le-mouvement-dramatique---vol-iv---colloque-de-paris-iii-sorbonne-nouvelle-9782846811989.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02869531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.lilo.org/results.php?q=Nouveaux+Territoires+du+dialogue+actes+sud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/contributeurs/du-drame-moderne-et-contemporain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05048388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.750" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>