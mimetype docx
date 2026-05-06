--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -2063,484 +2063,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Art de la fugue : Nazebrock de Daniel Lemahieu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Théâtres du contemporain, n°11/12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hors les mots (Novarina, Angot, Guyotat, Lemahieu, Kermann)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Boula de Mareuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Réinvention du drame (sous l’influence de la scène), 38-39, p. 60-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Isabelle Boula de Mareuil</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Réinvention du drame (sous l’influence de la scène), 38-39, p. 60-69</w:t>
+                <w:t xml:space="preserve">halshs-01406791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Corneille, L’Illusion comique / Dramaturgies de l’illusion (note de lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L’Art de la fugue : Nazebrock de Daniel Lemahieu.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le post-dramatique à l’épreuve des pratiques plastiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Théâtres du contemporain, n°11/12</w:t>
+              <w:t xml:space="preserve">, 2004, Les Revues de théâtre, n°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débordement de la voix ou les non-lieux du dialogue dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le post-dramatique à l’épreuve des pratiques plastiques contemporaines</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre d’art / art contemporain : voies de traverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Les Revues de théâtre, n°8</w:t>
+              <w:t xml:space="preserve">, 2003, La Parabole et le théâtre qui pense</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865577v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04589843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2966,2447 +2966,2447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’inépuisable. Faire écrire / Faire recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sous mon petit pull marine » : détours aquatiques et subaquatiques en contexte d’atelier d’écriture pour la scène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes aquatiques dans les arts scéniques et visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Assouly et Sandrine Le Pors, 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecritures embryonnaires. Praxis d'un atelier d'écriture pour la scène autour de la procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtres de la naissance et poétiques de l'accouchement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Mercier et Sandrine Le Pors, 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles réponses artistiques aux perceptions et imaginaires contemporains de l’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes aquatiques dans les arts scéniques et visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Le Pors; Julie Assouly, Mar 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’inépuisable. Faire écrire / Faire recherche</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les objets&amp;quot;: table-ronde organisée par le projet ERC PuppetPlays au Mouffetard – Centre national de la Marionnette à Paris - dans le cadre de la 14e édition des Scènes ouvertes à l’insolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanny Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cuscunà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Efoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire parler les objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuppetPlays; Théâtre Mouffetard, Jun 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.f14aw194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ecritures de la traversée, traversée des écritures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures et scènes contemporaines : approches pratiques et transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Boudier; Sandrine Le Pors, 2021, Amiens-Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohabitation des figures animées et inanimées dans les écritures : une réponse du drame contemporain à la vocation muette du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écriture littéraire pour marionnettes en Europe de l’Ouest (17e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Plassard, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences, fonctions et imaginaires du jeu vidéo dans les dramaturgies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Durif : le perte et le chemin, contours et détours de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix(es) d’Eugène Durif ou le tressaillement de l’écriture et des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Le Pors; Textes et Cultures, équipe Praxis et esthétique des arts, Mar 2020, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drame de la langue et trajectoire du son dans La trilogie Chto de Sonia Chiambretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et exil, colloque international.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Châtel et Pierre Piret, May 2019, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étau d’une société du spectacle ? Eldorado Dancing de Métie Navajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Arras, France</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julie Assouly et Sandrine Le Pors, 2022, Arras, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abattre les murs ? Le mur dans les écritures dramatiques contemporaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Johanny Bert</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de l’exil : persistances de Prométhée (et de Io) dans Chto Interdit aux moins de 15 ans de Sonia Chiambretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prométhée parmi nous. Présence, survivance et revenance du mythe de Prométhée dans les arts (journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pénélope Dechaufour et Maxence Cambron, Mar 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtres de la naissance et drames utérins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître et faire naître : la mise au monde dans les écritures et sur les scènes contemporaines (journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Le Pors et Amandine Mercier, Feb 2018, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures espagnoles pour la scène du XXI° siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Cuscunà</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mora José Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferré David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kossi Efoui</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cousin Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portaceli Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire parler les objets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Espagne écrit son théâtre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Cervantes; Actualités Éditions, 2018, París, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Didier Plassard, Oct 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Novarina. Les quatre sens de l'écriture. Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy "VALÈRE NOVARINA : LES QUATRE SENS DE L'ÉCRITURE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Boudier; Sandrine Le Pors, 2021, Amiens-Arras, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres autour du théâtre et de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du théâtre d'Amiens, Apr 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Arras, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures de l'addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait du théâtre en junkie. Ecritures de l'addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Châtel et Sandrine Le Pors, Mar 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Le Pors; Textes et Cultures, équipe Praxis et esthétique des arts, Mar 2020, Arras, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de l’addiction, dramaturgie de la trahison ? – Une étude de Ces regards amoureux de garçons altérés (2015) d’Éric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait du théâtre en junkie – Écritures de l’addiction (Journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jonathan Châtel et Pierre Piret, May 2019, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à une poétique dramatique et scénique de l’adolescent.e au théâtre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l’adolescent/e au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garré Nicoara et Sandrine Le Pors, Apr 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abattre les murs ? Le mur dans les écritures dramatiques contemporaines.</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Münch et Henrik Ibsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Musée de la Chartreuse de Douai (avec le partenariat du Tandem Arras-Douai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tu sais pourquoi les nombrils sont si petits ? / Pour ne pas tomber dedans ». Figurations et expériences du corps dans le théâtre de Nathalie Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps écrits, corps d’écrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Lapeyre, Jean-Louis Bischoff et Amos Fergombé, Feb 2016, ARRAS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séductions du mythe adolescent dans les écritures théâtrales contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, adolescence et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte St Georges et Marie Garré Nicoara, 2016, Montreuil-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectateur.ice en exil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les arts de la scène ébranlents-ils le monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRAT, Apr 2016, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enfance comme outil d’une heuristique pour penser la danse contemporaine (de 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Heidelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danse et enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherche électricien compétent et motivé, effectuant tous travaux de jardinage, fluent en anglais, allemand ou russe, avec de bonnes connaissances d’informatique et des aptitudes artistiques reconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'écoute des écritures théâtrales depuis 2000 – Poétiques et conditions d'émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires de l’école et territoires du petit corps dans le théâtre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le corps à l’école »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Brou, Mar 2014, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’écoute des écritures théâtrales depuis 2000 : poétiques et conditions d’émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"À l’écoute des écritures théâtrales depuis 2000 : poétiques et conditions d’émergence",3 et 4 Février 2014, PRES Lille Nord de France – Université d’Artois, pôle d’Arras et février 2015, Université de Strasbourg, Faculté des Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie du conflit dans le théâtre d'Emmanuel Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dramaturgies de la guerre dans le théâtre jeune public : les écritures du conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Heulot-Petit, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drame sous l’œil de l’enfant d’Henrik Ibsen à Philippe Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figuration, dramatisation et point de vue de l’enfant dans les écritures théâtrales contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage vocal marionnettique contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix marionnettiques dans les arts plastiques, scéniques et visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garré Nicoara et Sandrine Le Pors, 2012, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre résistance et dissidence : le théâtre des voix irrégulières dans les écritures théâtrales contemporaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">, 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...1526 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03450179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dévoration et manducation vocale, l'espace marionnettique de L'Ogre et la poupée ; dialogue avec Daniel Lemahieu.</w:t>
               </w:r>
@@ -5982,64 +5982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Novarina. Les tourbillons de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thumerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,51 +6362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7983,51 +7983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de Cuisine de Rodrigo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8642,441 +8642,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enfant (dans le théâtre de Valère Novarina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maternel&amp;quot; (Novarina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'enfant (dans le théâtre de Valère Novarina)</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix (dans le théâtre de Valère Novarina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genet (Jean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Genet (Jean)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneille (Pierre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agamben (Giorgio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480984v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04584003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9732,51 +9732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04463673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084052ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02864080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03155348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02847853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04755221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03598062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04475662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02836229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02861010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233; David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Marion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portaceli Carmen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heidelberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04613416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=924" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernanoce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Poetiques-du-theatre-jeunesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02859865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/15721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lahaye Vantroyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/223-dogmes-et-paradigmes-de-la-marginalite-dans-les-arts-et-la-litterature-hispanique.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02876711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Corps-musical-dans-le-theatre-des-XXe-et-XXIe-siecles-formes-et-enjeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/theatre-et-science.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Enfances/Theatre-d-enfance-et-de-jeunesse-de-l-hybridite-a-l-hybridation" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/collection-1/comparaisons/manger-et-etre-mange-l-alimentation-et-ses-recits.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Ou-est-ce-corps-que-j-entends-Des-corps-et-des-voix-dans-le-theatre-contemporain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11851" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02798218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0995-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/livres/321-jean-luc-lagarce-dans-le-mouvement-dramatique---vol-iv---colloque-de-paris-iii-sorbonne-nouvelle-9782846811989.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02869531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.lilo.org/results.php?q=Nouveaux+Territoires+du+dialogue+actes+sud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/contributeurs/du-drame-moderne-et-contemporain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05048388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613069v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.750" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04463673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084052ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02864080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03155348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02847853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04755221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03598062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04475662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02836229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02861010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233; David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Marion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portaceli Carmen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heidelberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04613416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=924" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernanoce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Poetiques-du-theatre-jeunesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02859865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/15721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lahaye Vantroyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/223-dogmes-et-paradigmes-de-la-marginalite-dans-les-arts-et-la-litterature-hispanique.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02876711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Corps-musical-dans-le-theatre-des-XXe-et-XXIe-siecles-formes-et-enjeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/theatre-et-science.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Enfances/Theatre-d-enfance-et-de-jeunesse-de-l-hybridite-a-l-hybridation" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/collection-1/comparaisons/manger-et-etre-mange-l-alimentation-et-ses-recits.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Ou-est-ce-corps-que-j-entends-Des-corps-et-des-voix-dans-le-theatre-contemporain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11851" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02798218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0995-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/livres/321-jean-luc-lagarce-dans-le-mouvement-dramatique---vol-iv---colloque-de-paris-iii-sorbonne-nouvelle-9782846811989.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02869531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.lilo.org/results.php?q=Nouveaux+Territoires+du+dialogue+actes+sud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/contributeurs/du-drame-moderne-et-contemporain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05048388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.750" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>