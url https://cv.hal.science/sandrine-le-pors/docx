--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -113,2428 +113,2497 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le terme « poétique » dans la création pour le très jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Dossier "Turbulences. Poésie et spectacle vivant" (N° 259)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du geste amoureux au geste suicidaire : vertiges des corps juvéniles pubères dans les écritures dramatiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Komodo 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Dramaturgies du geste : faire récit par le corps dans le texte de théâtre de 1945 à nos jours (21), https://doi.org/10.34745/numerev_2605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baby Macbeth, directed by Agnès Limbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un théâtre de vie et de mort : enjeux poétiques et politiques des représentations de la grossesse et de l'accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Théâtres de la naissance et poétiques de l’accouchement, n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Mercier</w:t>
+                <w:t xml:space="preserve">hal-04580199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stimuler l’écriture. Kit dramatique d’assistance à la procréation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Théâtres de la naissance et poétiques de l’accouchement, n°10</w:t>
+              <w:t xml:space="preserve">, A paraître, Théâtres contemporains de la naissance et poétiques de l’accouchement, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stimuler l’écriture. Kit dramatique d’assistance à la procréation.</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique d’un dérèglement : dramaturgie vocale de l’exil et trajectoires du son dans La trilogie Chto de Sonia Chiambretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Direction du numéro de revue : Jonathan Châtel, Pierre Piret, Théâtre et exil (N° 72-73)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie vocale : L.E.M.A.H.I.E.U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les drames de l'eau : une traversée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Théâtres contemporains de la naissance et poétiques de l’accouchement, 12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Dramaturgies françaises contemporaines (2000-2020), Numéro 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1084052ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poétique d’un dérèglement : dramaturgie vocale de l’exil et trajectoires du son dans La trilogie Chto de Sonia Chiambretto</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le petit corps dans trois créations d’Ilka Schönbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Direction du numéro de revue : Jonathan Châtel, Pierre Piret, Théâtre et exil (N° 72-73)</w:t>
+              <w:t xml:space="preserve">, 2018, Corps parlant, corps vivant. Réponses littéraires et théâtrales aux mutations contemporaines du corps, n°66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pièce d’actualité de Maguy Marin. Le matériau de la Petite Espagne à Aubervilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Nouveaux matériaux du théâtre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un œil d’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parages 01, n°1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le petit corps dans trois créations d’Ilka Schönbein</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecouter, c’est déjà amorcer un dialogue. Le locuteur-écoutant dans Les Céphéides de J.C. Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Corps parlant, corps vivant. Réponses littéraires et théâtrales aux mutations contemporaines du corps, n°66</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Dialoguer (volume II), Un nouveau partage des voix Mutations, N° 33 (n°33), pp.138-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etth.033.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drame à l’épreuve du net. Pornographie de Simon Stephens et autres textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Châtel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ecrire pour le théâtre aujourd'hui. Modèles de la représentation et modèles de l'art, Hors série n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil du regard enfantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Après l’anthropo(s)cène. La création scénique à l’ère du posthumain (163-164)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier d’écriture théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les Nouveaux matériaux du théâtre</w:t>
+              <w:t xml:space="preserve">, 2015, Théâtre et développement durable. Etudes théâtrales 1. Les Origines, n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Parages 01, n°1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'oreille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les voix marionnettiques, n°60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre jeune public à l’épreuve de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Présences animales dans les mondes de l’enfance, n°34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendant que perle l’alambic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Passage du témoin : autour de Jean-Pierre Sarrazac, 56-57, p. 27-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde d’anciens doctorants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Losco-Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Passage du témoin : autour de Jean-Pierre Sarrazac, 56-57, p. 68-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etth.056.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix didascaliques et instance ludique dans le théâtre jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Jeu dans les dramaturgies jeunes publics, n°32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu dans les écritures jeune public francophones : repérages, contours et horizons d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Jeu dans les dramaturgies jeunes public, n°32, pp. 5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire une pièce jeune public. Drame en kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Jeu dans les dramaturgies jeunes publics, n°32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait vocal d’Enzo Cormann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Théâtre et développement durable. Etudes théâtrales 1. Les Origines, n°18</w:t>
+              <w:t xml:space="preserve">, 2010, Enzo Cormann. Le mouvementeur, Hors série n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Après l’anthropo(s)cène. La création scénique à l’ère du posthumain (163-164)</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes du comique (note de lecture sur Du comique dans le théâtre contemporain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies de l’image en Allemagne : une entrée en scène contrastée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Théâtre et interdisciplinarité, n°13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dramaturgie musicale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Théâtres du contemporain, n°11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art de la fugue : Nazebrock de Daniel Lemahieu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Théâtres du contemporain, n°11/12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors les mots (Novarina, Angot, Guyotat, Lemahieu, Kermann)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Boula de Mareuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les voix marionnettiques, n°60-61</w:t>
+              <w:t xml:space="preserve">, 2007, La Réinvention du drame (sous l’influence de la scène), 38-39, p. 60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Corneille, L’Illusion comique / Dramaturgies de l’illusion (note de lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le post-dramatique à l’épreuve des pratiques plastiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Ecrire pour le théâtre aujourd'hui. Modèles de la représentation et modèles de l'art, Hors série n°4</w:t>
+              <w:t xml:space="preserve">, 2004, Les Revues de théâtre, n°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Présences animales dans les mondes de l’enfance, n°34</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débordement de la voix ou les non-lieux du dialogue dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Passage du témoin : autour de Jean-Pierre Sarrazac, 56-57, p. 27-33</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre d’art / art contemporain : voies de traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La Parabole et le théâtre qui pense</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1103 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2544,3346 +2613,3346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser la création jeune(s) public(s) et, en son sein, la création scénique pour la petite enfance : polarisations, symptômes et enjeux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plateau - formes et enjeux de la scène contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pénélope Dechaufour, 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une âme de chiffon. Sur le maternel dans le théâtre de Valère Novarina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurations et représentations de la Mère en arts scéniques, dramatiques et audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Mercier, Jan 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures de théâtre de Flandre et des Pays-Bas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écritures dramatiques de langue néerlandaise du 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire recherche avec la création jeune public (théâtre, danse, marionnette, cirque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du CEAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxence Cambron, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Novarina : mourir et renaître à chaque respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir en scène : Ultime exhalaison. Performer le dernier souffle (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alix de Morant; Florence March, Feb 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures embryonnaires. Praxis d'un atelier d'écriture pour la scène autour de la procréation médicalement assistée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtres de la naissance et poétiques de l'accouchement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Mercier et Sandrine Le Pors, 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles réponses artistiques aux perceptions et imaginaires contemporains de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes aquatiques dans les arts scéniques et visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Le Pors; Julie Assouly, Mar 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sous mon petit pull marine » : détours aquatiques et subaquatiques en contexte d’atelier d’écriture pour la scène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes aquatiques dans les arts scéniques et visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Assouly et Sandrine Le Pors, 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inépuisable. Faire écrire / Faire recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le déplacement au contact des travaux de recherche en Arts. Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déplacement dans les arts et dans la recherche en arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’inépuisable. Faire écrire / Faire recherche</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les objets&amp;quot;: table-ronde organisée par le projet ERC PuppetPlays au Mouffetard – Centre national de la Marionnette à Paris - dans le cadre de la 14e édition des Scènes ouvertes à l’insolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanny Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cuscunà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Efoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire parler les objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuppetPlays; Théâtre Mouffetard, Jun 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.f14aw194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohabitation des figures animées et inanimées dans les écritures : une réponse du drame contemporain à la vocation muette du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écriture littéraire pour marionnettes en Europe de l’Ouest (17e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Plassard, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ecritures de la traversée, traversée des écritures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures et scènes contemporaines : approches pratiques et transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Boudier; Sandrine Le Pors, 2021, Amiens-Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Durif : le perte et le chemin, contours et détours de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix(es) d’Eugène Durif ou le tressaillement de l’écriture et des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Le Pors; Textes et Cultures, équipe Praxis et esthétique des arts, Mar 2020, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences, fonctions et imaginaires du jeu vidéo dans les dramaturgies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drame de la langue et trajectoire du son dans La trilogie Chto de Sonia Chiambretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et exil, colloque international.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Châtel et Pierre Piret, May 2019, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étau d’une société du spectacle ? Eldorado Dancing de Métie Navajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Arras, France</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julie Assouly et Sandrine Le Pors, 2022, Arras, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abattre les murs ? Le mur dans les écritures dramatiques contemporaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Amandine Mercier et Sandrine Le Pors, 2022, Arras, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de l’exil : persistances de Prométhée (et de Io) dans Chto Interdit aux moins de 15 ans de Sonia Chiambretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prométhée parmi nous. Présence, survivance et revenance du mythe de Prométhée dans les arts (journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pénélope Dechaufour et Maxence Cambron, Mar 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Le Pors; Julie Assouly, Mar 2022, Arras, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontres autour du théâtre et de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du théâtre d'Amiens, Apr 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Johanny Bert</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtres de la naissance et drames utérins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naître et faire naître : la mise au monde dans les écritures et sur les scènes contemporaines (journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Le Pors et Amandine Mercier, Feb 2018, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures espagnoles pour la scène du XXI° siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Cuscunà</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mora José Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferré David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kossi Efoui</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cousin Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portaceli Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire parler les objets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Espagne écrit son théâtre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Cervantes; Actualités Éditions, 2018, París, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marion Boudier; Sandrine Le Pors, 2021, Amiens-Arras, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Novarina. Les quatre sens de l'écriture. Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy "VALÈRE NOVARINA : LES QUATRE SENS DE L'ÉCRITURE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Didier Plassard, Oct 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures de l'addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait du théâtre en junkie. Ecritures de l'addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Châtel et Sandrine Le Pors, Mar 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Arras, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de l’addiction, dramaturgie de la trahison ? – Une étude de Ces regards amoureux de garçons altérés (2015) d’Éric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait du théâtre en junkie – Écritures de l’addiction (Journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Le Pors; Textes et Cultures, équipe Praxis et esthétique des arts, Mar 2020, Arras, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à une poétique dramatique et scénique de l’adolescent.e au théâtre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l’adolescent/e au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garré Nicoara et Sandrine Le Pors, Apr 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jonathan Châtel et Pierre Piret, May 2019, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Münch et Henrik Ibsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Musée de la Chartreuse de Douai (avec le partenariat du Tandem Arras-Douai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'étau d’une société du spectacle ? Eldorado Dancing de Métie Navajo</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tu sais pourquoi les nombrils sont si petits ? / Pour ne pas tomber dedans ». Figurations et expériences du corps dans le théâtre de Nathalie Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps écrits, corps d’écrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Lapeyre, Jean-Louis Bischoff et Amos Fergombé, Feb 2016, ARRAS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séductions du mythe adolescent dans les écritures théâtrales contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, adolescence et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte St Georges et Marie Garré Nicoara, 2016, Montreuil-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectateur.ice en exil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les arts de la scène ébranlents-ils le monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRAT, Apr 2016, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enfance comme outil d’une heuristique pour penser la danse contemporaine (de 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Heidelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danse et enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherche électricien compétent et motivé, effectuant tous travaux de jardinage, fluent en anglais, allemand ou russe, avec de bonnes connaissances d’informatique et des aptitudes artistiques reconnues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'écoute des écritures théâtrales depuis 2000 – Poétiques et conditions d'émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires de l’école et territoires du petit corps dans le théâtre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le corps à l’école »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Brou, Mar 2014, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’écoute des écritures théâtrales depuis 2000 : poétiques et conditions d’émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"À l’écoute des écritures théâtrales depuis 2000 : poétiques et conditions d’émergence",3 et 4 Février 2014, PRES Lille Nord de France – Université d’Artois, pôle d’Arras et février 2015, Université de Strasbourg, Faculté des Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie du conflit dans le théâtre d'Emmanuel Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dramaturgies de la guerre dans le théâtre jeune public : les écritures du conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Heulot-Petit, Feb 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage vocal marionnettique contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix marionnettiques dans les arts plastiques, scéniques et visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garré Nicoara et Sandrine Le Pors, 2012, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre résistance et dissidence : le théâtre des voix irrégulières dans les écritures théâtrales contemporaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">, 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Arras, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drame sous l’œil de l’enfant d’Henrik Ibsen à Philippe Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figuration, dramatisation et point de vue de l’enfant dans les écritures théâtrales contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pénélope Dechaufour et Maxence Cambron, Mar 2019, Arras, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dévoration et manducation vocale, l'espace marionnettique de L'Ogre et la poupée ; dialogue avec Daniel Lemahieu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace scénique, espace marionnettique : enjeux d'une interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Ebel et Geneviève Jolly, Mar 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Le Pors et Amandine Mercier, Feb 2018, Arras, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voix contemporaines au théâtre. À l’écoute du théâtre de marionnettes et d’objets », avec François Lazaro (marionnettiste, metteur en scène) et Daniel Lemahieu (auteur de théâtre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Pistone (Paris 4) et Catherine Naugrette (Paris 3), May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Cervantes; Actualités Éditions, 2018, París, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en lecture, en voix, en espace... en attendant de mettre en scène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres théâtrales internationales du festival d'été de Pont-à-Mousson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pont-à-Mousson (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ''Quand il me prend dans ses bras” ou quand le moment chanté embrasse le théâtre contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chant au théâtre, théâtralité du chant,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Sounac, Muriel Plana et Rose-Marie Alarcon, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison du théâtre d'Amiens, Apr 2018, Amiens, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouches de nuit : choralité et voix spectrales dans le théâtre de Patrick Kermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre et la pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jonathan Châtel et Sandrine Le Pors, Mar 2017, Arras, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oreille du témoin beckettien : percée d’une voix intrusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du témoin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Arras, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition de la créature ou l’appel à la monstruosité : Woyzeck de G. Büchner, Terres Mortes de F.X. Kroetz et Nazebrock de D. Lemahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les zoos humains ou l’exposition de la créature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...1418 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5893,576 +5962,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant qui nous regarde. Persistances de l'enfance dans les écritures textuelles et scéniques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes théâtrales. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Académia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Académia</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 71, 2022</w:t>
+                <w:t xml:space="preserve">hal-04435112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Novarina. Les tourbillons de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/9791037003621. Hermann, 2020, Valère Novarina. Les tourbillons de l'écriture, 979-1-0370-0362-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétiques du théâtre jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernanoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thumerel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 132 p., 2018, Études littéraires, 978-2-84832-302-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.10571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est ce corps que j'entends ?&amp;quot; Des corps et des voix dans le théâtre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 330 p, 2014, Études Littéraires., 978-2-84832-197-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.11721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Bernanoce</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre des voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.15721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphies en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ryngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions théâtrales, pp.169, 2011, 978-2-84260-434-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...207 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6472,1858 +6541,1858 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps subversifs : Angélica Liddell, une écriture de la blessure et de la marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lahaye Vantroyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Billoo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dogmes et paradigmes de la marginalité dans les arts et la littérature hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9786-2-36783-199-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lahaye Vantroyen</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Dogmes et paradigmes de la marginalité dans les arts et la littérature hispanique</w:t>
+                <w:t xml:space="preserve">hal-03787311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Suite à la suite de quoi, une mère me nomma » : Valère Novarina, portrait d’un théâtre en enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valère Novarina. Les tourbillons de l'écriture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9786-2-36783-199-2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9791037003621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps-accord : réflexions sur le corps musical dans les écritures théâtrales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Corps musical" dans le théâtre des XXe et XXIe siècles : formes et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Études littéraires, 978-2-84832-382-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.22223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Valère Novarina. Les tourbillons de l'écriture.</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sales Gosses de Mihaela Michailov, un élan politique pour le théâtre jeunesse en Roumanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques du théâtre jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9791037003621</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poétiques du théâtre jeunesse, 978-2-84832-302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si l’univers a une fin, qu’est-ce qu’il y a après l’endroit où il finit ? », théâtre jeune public et science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Orizons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 979-10-309-0111-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sales Gosses de Mihaela Michailov, un élan politique pour le théâtre jeunesse en Roumanie.</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de rêve et scopie enfantine dans trois pièces de Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques du théâtre jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, APU, 2018, 978-2-84832-302-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que souffle la liste sur son passage ? Enumérations et effets de listage dans les écritures théâtrales pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction d'Isabelle De Peretti et de Béatrice Ferrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre d'enfance et de jeunesse de l'hybridité à l'hybridation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poétiques du théâtre jeunesse, 978-2-84832-302-2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-84832-264-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, APU, 2018, 978-2-84832-302-2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Je suis trop jeune pour finir digéré comme un bébé’’ ou la métaphore alimentaire dans le théâtre contemporain pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manger et être mangé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Orizons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Manger et être mangé. L'alimentation et ses récits., 979-10-309-0062-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Théâtre d'enfance et de jeunesse de l'hybridité à l'hybridation</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écoutez ! » -Corps et voix dans l'esthétique théâtrale d'Elfriede Jelinek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où est ce corps que j’entends ? » Des corps et des voix dans le théâtre contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « monstre » de la voix dans les écritures dramatiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Où est ce corps que j'entends ?" Des corps et des voix dans le théâtre contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 978-2-84832-264-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.115-128, 2014, 978-2-84832-197-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.11851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Manger et être mangé.</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre ou la possibilité du poème : lyrisation du drame et espaces phonés dans Vivre dans le secret de Jon Fosse et Septembres de Philippe Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la scène fait appel.. Le théâtre contemporain et le poétique Sous la direction d'Eliane Beaufils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection : Perspectives transculturelles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-343-02896-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où est ce que corps que j'entends. Des corps et des voix dans le théâtre contemporain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, 2014, 978-2-84832-197-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie invasive ou l’enfance du parasite dans le théâtre de Marius von Mayenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le parasite au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Orizons, 2014, ISBN : 978-2-336-29864-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dramaturgies de la liste dans le théâtre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Directeurs d'ouvrage: Milcent-Lawson (Sophie), Lecolle (Michelle), Michel (Raymond). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liste et effet liste en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection: Rencontres (n°59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-8124-0993-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-0995-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte théâtral contemporain et la chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Guy Freixe et Bertrand Porot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Interactions entre musique et théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2011, 978-2-35539-136-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire à travers soi avec la voix des autres. La pratique citationnelle dans le théâtre de Daniel Lemahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La citation dans le théâtre contemporain (1970-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2010, Coll. Ecritures, 978-2-915611-46-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de Michel Vinaver ou les turbulences du chœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le chœur dans le théâtre contemporain (1970-2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2009, Etudes théâtrales, 978-2-915611-13-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘C’est donc un amoureux qui parle et qui dit’’ : des Fragments de Barthes aux Chapitres de Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Luc Lagarce dans le mouvement dramatique - vol. IV - Colloque de Paris III-Sorbonne nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Manger et être mangé. L'alimentation et ses récits., 979-10-309-0062-0</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitaires Intempestifs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Collection Du Désavantage du vent, ISBN : 978-2-84681-198-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">"Où est ce corps que j'entends ?" Des corps et des voix dans le théâtre contemporain</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promenades&amp;quot; de Noëlle Renaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 978-2-7427-5849-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-343-02896-5</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de Cuisine de Rodrigo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 978-2-7427-5849-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Écoutez ! » -Corps et voix dans l'esthétique théâtrale d'Elfriede Jelinek</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manque de Sarah Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, 2014, 978-2-84832-197-4</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usinage&amp;quot; de Daniel Lemahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 978-2-7427-5849-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...818 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8333,298 +8402,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enfant qui nous regarde. Entretien de Jean Tain avec Sandrine Le Pors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la mort à la vie — la figure de l’enfant au théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://alternativestheatrales.be/numerique/153/a-la-mort-a-la-vie-la-figure-de-lenfant-au-theatre/lenfant-qui-nous-regarde/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cruauté du désarroi insupportable. Préface à Squat ta vie d'abord de Daniel Lemahieu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Squat ta vie d’abord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à Des camisoles et autres textes de Pauline Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des camisoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roaming Monde. Entretien avec Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8634,443 +8703,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix (dans le théâtre de Valère Novarina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant (dans le théâtre de Valère Novarina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternel&amp;quot; (Novarina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genet (Jean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Genet (Jean)</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneille (Pierre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corneille (Pierre)</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamben (Giorgio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9080,231 +9149,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtres contemporains de la naissance et poétiques de l'accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix marionnettiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°6061, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre théâtre et jeunesse, formes esthétiques d’un engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernanoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°87, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/recherchestravaux.750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre théâtre et jeunesse, formes esthétiques d'un engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernanoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9317,275 +9448,213 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenoble, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Entre théâtre et jeunesse, formes esthétiques d'un engagement : Recherches et Travaux n°87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">n°6061, 2015</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dramaturgies du jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°16, 2013, Bande dessinée, dessins animés, spectacle vivant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">n°16, 2013, Bande dessinée, dessins animés, spectacle vivant</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeu dans les dramaturgies jeunes publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°32, 201 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9732,51 +9801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04463673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084052ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02864080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03155348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02847853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04755221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03598062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04475662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02836229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02861010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233; David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Marion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portaceli Carmen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heidelberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04613416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=924" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernanoce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Poetiques-du-theatre-jeunesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10571" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02859865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/15721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lahaye Vantroyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/223-dogmes-et-paradigmes-de-la-marginalite-dans-les-arts-et-la-litterature-hispanique.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02876711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Corps-musical-dans-le-theatre-des-XXe-et-XXIe-siecles-formes-et-enjeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/theatre-et-science.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Enfances/Theatre-d-enfance-et-de-jeunesse-de-l-hybridite-a-l-hybridation" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/collection-1/comparaisons/manger-et-etre-mange-l-alimentation-et-ses-recits.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Ou-est-ce-corps-que-j-entends-Des-corps-et-des-voix-dans-le-theatre-contemporain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11851" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42746" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02798218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0995-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/livres/321-jean-luc-lagarce-dans-le-mouvement-dramatique---vol-iv---colloque-de-paris-iii-sorbonne-nouvelle-9782846811989.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02869531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.lilo.org/results.php?q=Nouveaux+Territoires+du+dialogue+actes+sud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/contributeurs/du-drame-moderne-et-contemporain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05048388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436282v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.750" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631550v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04463673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084052ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02864080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#226;tel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.033.0138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fayner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03155348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02847853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04755221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03598062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04475662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03268011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02836229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02861010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233; David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Marion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portaceli Carmen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Heidelberger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03450179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04613416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03287113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03286418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=924" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernanoce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Poetiques-du-theatre-jeunesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.10571" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02859865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11721" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/15721" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15721" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942802v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ryngaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Folco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lahaye Vantroyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/223-dogmes-et-paradigmes-de-la-marginalite-dans-les-arts-et-la-litterature-hispanique.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003621" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02876711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Corps-musical-dans-le-theatre-des-XXe-et-XXIe-siecles-formes-et-enjeux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/theatre-et-science.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02862507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Enfances/Theatre-d-enfance-et-de-jeunesse-de-l-hybridite-a-l-hybridation" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02820057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/collection-1/comparaisons/manger-et-etre-mange-l-alimentation-et-ses-recits.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Corps-et-voix/Ou-est-ce-corps-que-j-entends-Des-corps-et-des-voix-dans-le-theatre-contemporain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11851" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42746" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02845539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02798218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0995-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02797090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02796802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/livres/321-jean-luc-lagarce-dans-le-mouvement-dramatique---vol-iv---colloque-de-paris-iii-sorbonne-nouvelle-9782846811989.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/contributeurs/du-drame-moderne-et-contemporain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02869531v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.lilo.org/results.php?q=Nouveaux+Territoires+du+dialogue+actes+sud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02860665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02865574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03266739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05048388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.750" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02819707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>