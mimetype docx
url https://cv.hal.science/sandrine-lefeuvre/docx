--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine LEFEUVRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territory Health: A Transdisciplinary Approach of Environmental, Plant, Animal, and Human Health Interdependencies in a Rural Landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.114956. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2026.114956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levamisole associated with linear IgA dermatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Pointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (11), pp.1016-1018. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15563650.2025.2543939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Ethylhexedrone: A very long and bad trip! A case series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (7), pp.507-513. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jat/bkae040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumestre-Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods and biomonitoring results in hair for the assessment of exposure to endocrine-disrupting chemicals: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guihenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 353, pp.141523. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of dissolved and crushed single tablets of bictegravir, emtricitabine, tenofovir alafenamide in healthy adults: the SOLUBIC randomized crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkac369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Drugs TDM: Trends and Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Derobertmasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dannaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.166-197. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/FTD.0000000000000952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phenotypic characterization of HBV quasispecies in compliant patients experiencing unexplained entecavir treatment failure Running title: Entecavir, viral resistance & whole genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.105106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2021.105106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03285455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting HBV resistance to entecavir with a phenotypic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104869. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02908432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de l’interprétation et du dialogue clinico-biologique pour le suivi thérapeutique pharmacologique de la vancomycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bois-Maublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.506-509. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2019.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic variability of beta-lactams in critically ill patients: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastou Moshiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goutelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.accpm.2019.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical outcome of cystic fibrosis patients colonized by Scedosporium species following lung transplantation: A single-center 15-year experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Boussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sitterlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Botterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.e12738. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tid.12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of fragile X syndrome phenotypes in Fmr1 KO mice by a BKCa channel opener molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pietropaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laugeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.124. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0124-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01089760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Ultra-High Performance Liquid Chromatography Tandem Mass Spectrometric Method for Quantifying Uracil and 5,6-Dihydrouracil in Human Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatographic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.877-884. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chromsci/bms085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de preuve du suivi thérapeutique pharmacologique du posaconazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Larbi Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benlmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2011010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Imipenem Distribution into the Peritoneal Fluid of Patients with Severe Peritonitis Studied by Microdialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Laksiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Sawchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (5), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2165/11319370-000000000-00000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and sensitive liquid chromatography-tandem mass spectrometry assay for the quantification of ertapenem in microdialysate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 862 (1-2), pp.242-5. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdialysis study of imipenem distribution in the peritoneal fluid of rats with experimental acute pancreatitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (4), pp.1516-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01474-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00319484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics of Meropenem Determined by Microdialysis in the Peritoneal Fluid of Patients With Severe Peritonitis Associated With Septic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Karjagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Oselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (3), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.clpt.6100312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application d’une méthode de dosage de pesticides multi-classes dans les poussières par chromatographie liquide-spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès du Groupe Français de recherches sur les Pesticides, GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, GFP, May 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas d’intoxications au Delta-8-THC par ingestion de gommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Mar 2025, Chamonix (Savoie Mont-Blanc), France. pp.S28-S29, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Method for the Quantification of Multi-Class Pesticides in Wipes Dust by Liquid Chromatography-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cesarman Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress of Therapeutic Drug Monitoring and Clinical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penny Colbourne; David Kinniburgh; Melissa Bennett; Loralie Langman; Amy MacDonald; Christophe Stove; Teun van Gelder; Pamela Lyons; Megan Howes, Sep 2024, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor dust: Indirect approach to characterize human exposure to a pesticide cocktail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Drug Monitoring &amp; Clinical Toxicology, IATDMCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Therapeutic Drug Monitoring &amp; Clinical Toxicology, IATDMCT, Sep 2025, Singapour,, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides multi-matrix exposition in a cereal plain of South-West France and relationships with pression and ecotoxicological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poppers : usages, toxicité et détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, May 2024, Dijon (Bourgogne), France. pp.158-165, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONE HEALTH: Concept and Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Drug Monitoring and Clinical Toxicology, IATDMCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Therapeutic Drug Monitoring and Clinical Toxicology, Sep 2023, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome d’auto-brasserie : les limites de la toxicologie analytique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Souchaud-Debouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société française de toxicologie analytique (SFTA Strasbourg 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de toxicologie analytique (SFTA), May 2023, Strasbourg, France. pp.S26, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’une technique de dosage de pesticides multiclasses par LC-MS/MS dans les cheveux de volontaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du Réseau Ecotox - INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-éthylhexédrone : une longue descente !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamine Kramer-Ruggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Sep 2021, Biarritz (France), France. pp.S35, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2021.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metformine : le médicament qui peut rallonger la vie… ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Dec 2020, Grenoble, France. pp.S47, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2020.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une technique de dosage de pesticides multi-classes dans des plumes de Circaète Jean-le-Blanc (&amp;lt;i&amp;gt;Circaetus gallicus&amp;lt;/i&amp;gt;) par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe français de recherches sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une méthode de dosage de pesticides multi-classes dans les cheveux par chromatographie liquide-spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe français de recherches sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et Validation d’une technique de dosage de pesticides multi-classes dans des plumes par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès du Groupe Français de recherche sur les Pesticides : Recherches sur les pesticides, nouvelles techniques, nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre Digoxine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi thérapeutique pharmacologique pour la personnalisation des traitements médicamenteux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782294787935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine LEFEUVRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territory Health: A Transdisciplinary Approach of Environmental, Plant, Animal, and Human Health Interdependencies in a Rural Landscape in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.114956. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2026.114956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levamisole associated with linear IgA dermatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Pointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63 (11), pp.1016-1018. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15563650.2025.2543939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Ethylhexedrone: A very long and bad trip! A case series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (7), pp.507-513. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jat/bkae040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Willeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumestre-Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical methods and biomonitoring results in hair for the assessment of exposure to endocrine-disrupting chemicals: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guihenneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 353, pp.141523. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of dissolved and crushed single tablets of bictegravir, emtricitabine, tenofovir alafenamide in healthy adults: the SOLUBIC randomized crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (1), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkac369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Drugs TDM: Trends and Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Derobertmasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dannaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), pp.166-197. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/FTD.0000000000000952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phenotypic characterization of HBV quasispecies in compliant patients experiencing unexplained entecavir treatment failure Running title: Entecavir, viral resistance & whole genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.105106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2021.105106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03285455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting HBV resistance to entecavir with a phenotypic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104869. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02908432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de l’interprétation et du dialogue clinico-biologique pour le suivi thérapeutique pharmacologique de la vancomycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bois-Maublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guilhaumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.506-509. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2019.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic variability of beta-lactams in critically ill patients: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastou Moshiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goutelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.accpm.2019.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical outcome of cystic fibrosis patients colonized by Scedosporium species following lung transplantation: A single-center 15-year experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Boussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sitterlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Botterel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.e12738. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tid.12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of fragile X syndrome phenotypes in Fmr1 KO mice by a BKCa channel opener molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pietropaolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laugeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.124. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0124-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01089760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Ultra-High Performance Liquid Chromatography Tandem Mass Spectrometric Method for Quantifying Uracil and 5,6-Dihydrouracil in Human Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coudoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatographic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.877-884. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chromsci/bms085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de preuve du suivi thérapeutique pharmacologique du posaconazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Larbi Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benlmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2011010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Imipenem Distribution into the Peritoneal Fluid of Patients with Severe Peritonitis Studied by Microdialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dahyot-Fizelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Laksiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Sawchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacokinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (5), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2165/11319370-000000000-00000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and sensitive liquid chromatography-tandem mass spectrometry assay for the quantification of ertapenem in microdialysate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 862 (1-2), pp.242-5. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2007.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdialysis study of imipenem distribution in the peritoneal fluid of rats with experimental acute pancreatitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (4), pp.1516-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.01474-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00319484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics of Meropenem Determined by Microdialysis in the Peritoneal Fluid of Patients With Severe Peritonitis Associated With Septic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Karjagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Oselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (3), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.clpt.6100312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application d’une méthode de dosage de pesticides multi-classes dans les poussières par chromatographie liquide-spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès du Groupe Français de recherches sur les Pesticides, GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, GFP, May 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Method for the Quantification of Multi-Class Pesticides in Wipes Dust by Liquid Chromatography-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cesarman Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress of Therapeutic Drug Monitoring and Clinical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penny Colbourne; David Kinniburgh; Melissa Bennett; Loralie Langman; Amy MacDonald; Christophe Stove; Teun van Gelder; Pamela Lyons; Megan Howes, Sep 2024, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas d’intoxications au Delta-8-THC par ingestion de gommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Mar 2025, Chamonix (Savoie Mont-Blanc), France. pp.S28-S29, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor dust: Indirect approach to characterize human exposure to a pesticide cocktail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Policarpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Drug Monitoring &amp; Clinical Toxicology, IATDMCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Therapeutic Drug Monitoring &amp; Clinical Toxicology, IATDMCT, Sep 2025, Singapour,, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides multi-matrix exposition in a cereal plain of South-West France and relationships with pression and ecotoxicological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poppers : usages, toxicité et détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, May 2024, Dijon (Bourgogne), France. pp.158-165, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome d’auto-brasserie : les limites de la toxicologie analytique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Souchaud-Debouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e congrès de la Société française de toxicologie analytique (SFTA Strasbourg 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de toxicologie analytique (SFTA), May 2023, Strasbourg, France. pp.S26, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONE HEALTH: Concept and Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Drug Monitoring and Clinical Toxicology, IATDMCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Therapeutic Drug Monitoring and Clinical Toxicology, Sep 2023, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’une technique de dosage de pesticides multiclasses par LC-MS/MS dans les cheveux de volontaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du Réseau Ecotox - INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-éthylhexédrone : une longue descente !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamine Kramer-Ruggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Sep 2021, Biarritz (France), France. pp.S35, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2021.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metformine : le médicament qui peut rallonger la vie… ou pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Dec 2020, Grenoble, France. pp.S47, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2020.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une méthode de dosage de pesticides multi-classes dans les cheveux par chromatographie liquide-spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe français de recherches sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une technique de dosage de pesticides multi-classes dans des plumes de Circaète Jean-le-Blanc (&amp;lt;i&amp;gt;Circaetus gallicus&amp;lt;/i&amp;gt;) par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe français de recherches sur les pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et Validation d’une technique de dosage de pesticides multi-classes dans des plumes par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès du Groupe Français de recherche sur les Pesticides : Recherches sur les pesticides, nouvelles techniques, nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre Digoxine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi thérapeutique pharmacologique pour la personnalisation des traitements médicamenteux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782294787935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mougard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114956" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pointeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2025.2543939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkae040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04778995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brucato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derobertmasure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dannaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000952" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02908432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maugey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois-Maublanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boidin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastou Moshiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goutelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.07.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boussaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Botterel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faussot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Billaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bms085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Larbi Jelassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benlmouden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2011010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0TNPM703-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Laksiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sawchuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11319370-000000000-00000" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bachelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.10.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pariat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01474-07" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Karjagin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefeuvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oselin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kipper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.clpt.6100312" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouedraogo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Policarpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thiebot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Castaing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pradel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cesarman Maus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Brillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lev&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lelong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.10.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souchaud-Debouverie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Kramer-Ruggiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.06.041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2020.09.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Chlo&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mougard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114956" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Pointeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2025.2543939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkae040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04778995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guihenneuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brucato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derobertmasure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dannaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000952" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02908432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maugey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois-Maublanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boidin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastou Moshiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot-Fizelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goutelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.07.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boussaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Botterel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coudor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faussot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Billaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bms085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Larbi Jelassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benlmouden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2011010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0TNPM703-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Laksiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Sawchuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11319370-000000000-00000" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bachelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2007.10.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pariat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01474-07" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Karjagin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefeuvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oselin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kipper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.clpt.6100312" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouedraogo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Policarpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pradel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cesarman Maus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thiebot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Castaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Brillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lev&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lelong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.10.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souchaud-Debouverie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Kramer-Ruggiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.06.041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2020.09.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Chlo&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>