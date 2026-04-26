--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -742,208 +742,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de l’enfance : nouvelles interprétations de la fonction et de la symbolique des vases biberons gallo-romains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche du contenu perdu. Les analyses organiques : nouvelles perspectives pour l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Archéologie de l'enfance, 172, pp.35-42</w:t>
+              <w:t xml:space="preserve">, 2023, Archéologie du contenu, 173, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244400v1</w:t>
+                <w:t xml:space="preserve">hal-04244477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du contenu perdu. Les analyses organiques : nouvelles perspectives pour l’archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux marges de l’enfance : nouvelles interprétations de la fonction et de la symbolique des vases biberons gallo-romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jaeggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Archéologie du contenu, 173, pp.5-8</w:t>
+              <w:t xml:space="preserve">, 2023, Archéologie de l'enfance, 172, pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244477v1</w:t>
+                <w:t xml:space="preserve">hal-04244400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux vases turons mutilés et inscrits du Haut-Empire : des objets entre pharmacopée et pratiques magiques?</w:t>
               </w:r>
@@ -1372,256 +1372,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Des occupations laténiennes sur le plateau de Champeigne tourangelle, communes d’Athée-sur-Cher et de Truyes (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
+              <w:t xml:space="preserve">, 2015, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240126v1</w:t>
+                <w:t xml:space="preserve">hal-01756921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des occupations laténiennes sur le plateau de Champeigne tourangelle, communes d’Athée-sur-Cher et de Truyes (Indre-et-Loire)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54</w:t>
+              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756921v1</w:t>
+                <w:t xml:space="preserve">halshs-01240126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation laténienne en milieu humide à Contres (Loir-et-Cher)</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aperçu des décors sur céramiques en région Centre de La Tène à la fin de la période Carolingienne : éléments pour une synthèse diachronique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Blois, France. p. 337-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3395,51 +3395,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux établissements ruraux laténiens et gallo-romains du plateau de Petite Beauce : « Beaudisson » et « la Gueule » II à Mer (Loir et Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,51 +3565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinçon Laureline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARCHEA, 135 p, 2017, 978-2-912610-22-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3769,211 +3769,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des analyses organiques à la redécouverte de pratiques thérapeutiques antiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dernière gorgée de bière... Entre chimie et magie. Marqueurs chimiques de la bière dans le pichet inscrit d'une tombe du IVe siècle à Bourges (Cher, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production des savoirs et leurs modes de diffusion dans les Sociétés de la Protohistoire : approches comparées et pluridisciplinaires, Actes du colloque international INHA, Paris (12-14 octobre 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Aux origines de la « bière ». Histoire et Archéologie (Actes du 1er colloque international, Saverne, 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-230, 2025, Mémoires d'Archéologie du Grand Est, 17, 978-2-9590817-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244501v1</w:t>
+                <w:t xml:space="preserve">hal-05488806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dernière gorgée de bière... Entre chimie et magie. Marqueurs chimiques de la bière dans le pichet inscrit d'une tombe du IVe siècle à Bourges (Cher, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des analyses organiques à la redécouverte de pratiques thérapeutiques antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines de la “bière”. Histoire et Archéologie (Actes 1er colloque international, Saverne, 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVAGE, pp.207-230, 2025, Mémoires d'Archéologie du Grand Est, 17, 978-2-9590817-7-4</w:t>
+              <w:t xml:space="preserve">Production des savoirs et leurs modes de diffusion dans les Sociétés de la Protohistoire : approches comparées et pluridisciplinaires, Actes du colloque international INHA, Paris (12-14 octobre 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488806v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des spathae en contexte rituel : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4011,552 +4024,552 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-206, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où se trouve le ou les atelier(s) des potiers Eridubnos et autres sur gobelets à paroi fine « type Beuvray »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer, le littoral et le territoire du IIe s. av. J.-C. à la fin du Ier s. apr. J.-C., entre le Rhône et les Alpes Maritimes : Actes du Congrès de la SFECAG (Hyères 18-21/05/2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Actes des congrès de la SFECAG, 978-2-9579916-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04570621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inhumation en territoire turon autour du changement d’ère (Ier s. av.-Ier ap. J.-C.) : un critère discriminant pour la typologie des sépultures ?</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
+                <w:t xml:space="preserve">Dynamiques et modalités du peuplement dans la vallée de la Loire, entre Orléans et Saint-Nazaire, de La Tène moyenne à la fin du règne d’Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Bonaventure; Stéphane Carrara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
+              <w:t xml:space="preserve">Axes fluviaux et territoires à l’âge du Fer. Actes du 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lyon, 21-23 mai 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-120, 2022, Collection Afeaf (4), 978-2-9567407-3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERACF; Gaaf</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03935069v1</w:t>
+                <w:t xml:space="preserve">hal-03514149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et modalités du peuplement dans la vallée de la Loire, entre Orléans et Saint-Nazaire, de La Tène moyenne à la fin du règne d’Auguste</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Bertrand Bonaventure; Stéphane Carrara. </w:t>
+                <w:t xml:space="preserve">L’inhumation en territoire turon autour du changement d’ère (Ier s. av.-Ier ap. J.-C.) : un critère discriminant pour la typologie des sépultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axes fluviaux et territoires à l’âge du Fer. Actes du 44</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lyon, 21-23 mai 2020)</w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-120, 2022, Collection Afeaf (4), 978-2-9567407-3-5</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF; Gaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-339, 2022, 82e supplément à la RACF, 11e publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514149v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site protohistorique et gallo-romain de Treilles-en-Gâtinais “ le Soy ” et de Gondreville-la-Franche “ le Cocluchon ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,234 +4582,234 @@
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Établissements ruraux et ensembles funéraires gallo-romains dans le centre du Loiret : les opérations de l’autoroute A19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, supplément 77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Revue Archéologique du Centre de la France, 978-2-913272-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement rural de Cepoy “ Chalat ” (Loiret) : une occupation entre le Ier siècle avant notre ère et le Ier siècle de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERCAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4859,73 +4872,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ballet P., Lemaître S. et Bertrand I. (dir.) De la Gaule à l'Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte, actes du colloque de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-223, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4984,215 +4997,215 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ballet P., Lemaître S., Bertrand I. (dir). - De la Gaule à l'orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique peinte du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle av. J.-C. dans le Centre et l’Est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Deberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires (47), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-281, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d’une méthode d’enregistrement du mobilier céramique en contexte funéraire avec un SIG : l’exemple de l’ensemble 1 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5221,401 +5234,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique en contexte funéraire : approches multiples, Actes du congrès de la Sfécag, Autun 5-8 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule, pp.37-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01684598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toubib or not toubib ? A propos des analyses organiques de quelques vases en contexte funéraire en Touraine et en Berry (Ier s. av. J.-C. – IVe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jaeggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dodinet Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès d'Autun (5-8 mai 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, pp.315-328, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaisselle domestique et territoire carnute à la fin de l’indépendance gauloise : une mosaïque culturelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du Congrès de Chartres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-46, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01570873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du lard ou du cochon. Économie d’un type céramique de La Tène C-D : les pots « de type Besançon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Krausz; Anne Colin; Katherine Gruel; Ian Ralston; Thierry Dechezleprêtre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires (32), Ausonius éditions, pp.421-434, 2013, 978-2-35613-078-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/basic1.9782356134929.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture privilégiée de &amp;quot; Beaulieu &amp;quot; à Huismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5638,291 +5651,291 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Boucher, Gabrielle Michaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gallo-romains entre Loire et Vienne, 40 années de recherche archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecomusée du Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-26, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chronologie des mobiliers (IIe-Ier siècle avant J.-C.) de l’oppidum carnute de Cenabum (Orléans, Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral, Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) en Gaule non méditerranéenne. Actes de la table ronde tenue à Bibracte « Chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) dans l’est de la France et les régions voisines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibracte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bibracte, 978-2-909668-74-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01329091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites orientales de la cité Turonorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Troubady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agglomérations secondaires antiques en région Centre, actes de la table ronde d’Orléans nov. 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supp. (42), pp.59-84, 2012, RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01570877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures et ensembles funéraires du second âge du Fer en Île-de France et en région Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,105 +5974,105 @@
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-128, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.6947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00714835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des faciès céramiques aux confins des territoires sénons et carnute de la période gauloise au IIIème siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6088,198 +6101,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du congrès de Chelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans gaulois : état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Miejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire. Les Gaulois sont dans la ville. Actes du XXXIIe Colloque de l'Association française pour l'étude de l'âge du fer, Bourges, 1er-4 mai 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, suppl. RACF n°35, FERAC, pp.251-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des espaces funéraires d'Esvres-sur-Indre (Indre-et-Loire). État de la question sur les hypothèses de topographie funéraire et sur l'organisation territoriale des occupations protohistoriques et antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6299,594 +6312,594 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Pinard; Sophie Desenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Table-ronde "Les gestuelles funéraires au second âge du Fer" tenue à Soissons les 6 et 7 novembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009 (3-4), , pp.85-95, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KRAUSZ S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer dans la boucle de la Loire : catalogue des expositions présentées par les musées de Saint-Amand-Montrond, Bourges et Châteaumeillant (Cher)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCHEA Éditions, Tours., p. 79-93, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France centrale aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. ère (Auvergne, Berry et Orléanais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Mennessier-Jouannet; Anne-Marie Adam; Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gaule dans son contexte européen aux IVe et IIIe s. av. n.è. Actes XXVIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Clermont-Ferrand, 29 mai-1er juin 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-Roussillon, pp.117-176, 2007, Monographies d'archéologie méditerranéenne [Hors série], 978-2-912369-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole d'Esvres-sur-Indre (Indre-et-Loire).</w:t>
+                <w:t xml:space="preserve">Confrontations de quelques données : monnaies, céramiques et tombes privilégiées des territoires carnute, bituriges cubes et turon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">BERTRAND I., MAGUER P. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DUVAL A., GOMEZ DE SOTO J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De pierre et de terre. Les Gaulois entre Loire et Dordogne : exposition, Chauvigny (Vienne), Donjon de Gouzon, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chauvigny : Association des publications chauvinoises., p. 148-151, 2007, Mémoire - Société de recherches archéologiques de Chauvigny ; 30</w:t>
+              <w:t xml:space="preserve">Sites et mobiliers de l'âge du Fer entre Loire et Dordogne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chauvigny : Association des publications chauvinoises, p. 103-107, 2007, Mémoire - Société de recherches archéologiques de Chauvigny ; 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355299v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontations de quelques données : monnaies, céramiques et tombes privilégiées des territoires carnute, bituriges cubes et turon.</w:t>
+                <w:t xml:space="preserve">La nécropole d'Esvres-sur-Indre (Indre-et-Loire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">DUVAL A., GOMEZ DE SOTO J. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BERTRAND I., MAGUER P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sites et mobiliers de l'âge du Fer entre Loire et Dordogne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chauvigny : Association des publications chauvinoises, p. 103-107, 2007, Mémoire - Société de recherches archéologiques de Chauvigny ; 29</w:t>
+              <w:t xml:space="preserve">De pierre et de terre. Les Gaulois entre Loire et Dordogne : exposition, Chauvigny (Vienne), Donjon de Gouzon, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chauvigny : Association des publications chauvinoises., p. 148-151, 2007, Mémoire - Société de recherches archéologiques de Chauvigny ; 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355308v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique indigène au deuxième Âge du Fer en Centre-Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ducongé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BERTRAND I., MAGUER P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De pierre et de terre. Les Gaulois entre Loire et Dordogne : exposition, Chauvigny (Vienne), Donjon de Gouzon, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chauvigny : Association des publications chauvinoises., p. 46-51, 2007, Mémoire - Société de recherches archéologiques de Chauvigny ; 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6915,485 +6928,485 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors estampés tardo-républicains du Val-de-Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TUFFREAU-LIBRE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005 ; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 18-19, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole gauloise en Touraine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TUFFREAU-LIBRE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005 ; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 88-89, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son gobelet : tonnelet chez les Carnutes, bobine chez les Turons</w:t>
+                <w:t xml:space="preserve">Cenabum et le territoire carnute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 16-17, 2005</w:t>
+              <w:t xml:space="preserve">Jeu de plans : atlas archéologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orléans : Publications du Service archéologique municipal d'Orléans., p. 7-8, 2005, Cahier d'archéologie ; 11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355327v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de la « romanisation » : la vaisselle de Cenabum à la veille de la conquête césarienne.</w:t>
+                <w:t xml:space="preserve">À chacun son gobelet : tonnelet chez les Carnutes, bobine chez les Turons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TUFFREAU-LIBRE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005 ; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 12-15, 2005</w:t>
+              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 16-17, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355364v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenabum et le territoire carnute.</w:t>
+                <w:t xml:space="preserve">Sur les traces de la « romanisation » : la vaisselle de Cenabum à la veille de la conquête césarienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TUFFREAU-LIBRE M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeu de plans : atlas archéologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orléans : Publications du Service archéologique municipal d'Orléans., p. 7-8, 2005, Cahier d'archéologie ; 11-13</w:t>
+              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005 ; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 12-15, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355378v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier augustéen de « La Plaine de la Morandière » à Gièvres (Loir-et-Cher).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TUFFREAU-LIBRE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005 ; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 23, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7403,51 +7416,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Esvres, Rue du Chanoine Carlotti et rue du Stade au lieu-dit&amp;quot;La Haute-Cour&amp;quot;. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7499,313 +7512,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2024, pp.760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tellier Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Indre-et-Loire. Zone d’activité de la Boitardière 2, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7814,348 +7827,318 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2020, 1 vol. (136 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Val-de-Loire, Indre-et-Loire, Amboise, 19 rue du Petit Bonheur - Fouille d’une parcelle du quartier sud de l’oppidum d’Amboise (IIe av. - IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2019, 1 vol. (494 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, Pontlevoy, Boulevard des Tilleuls, Chevrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centre - Val de Loire, Loiret, Baccon, &amp;quot;La Vallée de Thorigny&amp;quot;, rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02495836v1</w:t>
+                <w:t xml:space="preserve">hal-01773761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eure-et-Loir, Amilly, Boissay et Mainvilliers, l'Enclos : rapport de diagnostic</w:t>
               </w:r>
@@ -8167,77 +8150,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coussot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8245,265 +8228,295 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre - Val de Loire, Loiret, Baccon, &amp;quot;La Vallée de Thorigny&amp;quot;, rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, Pontlevoy, Boulevard des Tilleuls, Chevrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lécuyer</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2018</w:t>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF; SRA Centre - Val de Loire. 2018, 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773761v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaiseau, ZAC du quartier de l’Ecole Polytechnique - (tranche 1) - Bassin de rétention n°2, à l’est de l’avenue de La Vauve (RD 128), et les parcelles N 2.1 et N 2.2, Île-de-France, Essonne (91), Rapport de fouille archéologique, 3 vol. (422, 342, 347 p.) : 341 fig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude-Devalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation du plateau au nord de la Loire à Tours (Indre-et-Loire), entre Choisille et Bédoire du Ve s. av. n.-è. au Ier s. de n.-è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8559,235 +8572,235 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap, Sadil. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue de la Haute-Cour. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,313 +8812,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2015, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGV SEA - D'un habitat rural enclos gaulois à une villa antique à deux cours en Sud-Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simard Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, Les Terres Noires. Vestiges d'un établissement rural antique (du Ier s. av. J.-C. au IIIe s. ap. J.-C.). Rapport de fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9114,823 +9127,823 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2012, 1 vol. (208p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du Chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre. 2011, pp.317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre. 2009, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres (Indre-et-Loire) &amp;quot;Vallée de Beaulieu&amp;quot; : Les Jardins du Vallon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans (Loiret), 24 boulevard Rocheplatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Derrière le parc&amp;quot;, rue du chanoine Carlotti. Redécouverte du cimetière antique de la &amp;quot;Haute-Cour&amp;quot;. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9956,296 +9969,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A28, Parçay-Meslay (37), Le site de « La Roche-Deniau » (37 179 026 AH), rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, Pantin. 2004, Vol. 1 (texte et photos) : 174 p. / 28 photos ; Vol. 2 (figures et inventaires) : 145 p. / 96 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Une occupation rurale de La Tène à Sublaines (Indre-et-Loire), Site 51. Notice intermédiaire de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2004, 1 vol.25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tavant, 42, rue Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10258,51 +10271,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Afan. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10312,114 +10325,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de l’oppidum de Cenabum et la cité carnute aux IIe et Ier s. av. J.-C : aspects typo-chronologiques et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université François Rabelais, Tours, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04249728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10487,51 +10500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92FBB24F"/>
+    <w:nsid w:val="27F836A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10718,51 +10731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-linger-riquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6795-2084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091303702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05488806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-linger-riquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6795-2084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091303702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05488806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=58777" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olivier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495836v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796675v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>