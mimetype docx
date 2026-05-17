--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1372,256 +1372,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des occupations laténiennes sur le plateau de Champeigne tourangelle, communes d’Athée-sur-Cher et de Truyes (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54</w:t>
+              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756921v1</w:t>
+                <w:t xml:space="preserve">halshs-01240126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux établissements ruraux gaulois et gallo-romains du territoire des Turons : « la Roche Deniau » à Parçay-Meslay et « la Cave Blanchette » à Monnaie (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des occupations laténiennes sur le plateau de Champeigne tourangelle, communes d’Athée-sur-Cher et de Truyes (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Etablissements ruraux laténiens et gallo-romains du centre de la Gaule – 1, 1</w:t>
+              <w:t xml:space="preserve">, 2015, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240126v1</w:t>
+                <w:t xml:space="preserve">hal-01756921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation laténienne en milieu humide à Contres (Loir-et-Cher)</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aperçu des décors sur céramiques en région Centre de La Tène à la fin de la période Carolingienne : éléments pour une synthèse diachronique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Blois, France. p. 337-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3395,51 +3395,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux établissements ruraux laténiens et gallo-romains du plateau de Petite Beauce : « Beaudisson » et « la Gueule » II à Mer (Loir et Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,51 +3565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinçon Laureline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARCHEA, 135 p, 2017, 978-2-912610-22-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3769,208 +3769,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dernière gorgée de bière... Entre chimie et magie. Marqueurs chimiques de la bière dans le pichet inscrit d'une tombe du IVe siècle à Bourges (Cher, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des analyses organiques à la redécouverte de pratiques thérapeutiques antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines de la « bière ». Histoire et Archéologie (Actes du 1er colloque international, Saverne, 2023)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-230, 2025, Mémoires d'Archéologie du Grand Est, 17, 978-2-9590817-7-4</w:t>
+              <w:t xml:space="preserve">Production des savoirs et leurs modes de diffusion dans les Sociétés de la Protohistoire : approches comparées et pluridisciplinaires, Actes du colloque international INHA, Paris (12-14 octobre 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488806v1</w:t>
+                <w:t xml:space="preserve">hal-04244501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des analyses organiques à la redécouverte de pratiques thérapeutiques antiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dernière gorgée de bière... Entre chimie et magie. Marqueurs chimiques de la bière dans le pichet inscrit d'une tombe du IVe siècle à Bourges (Cher, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production des savoirs et leurs modes de diffusion dans les Sociétés de la Protohistoire : approches comparées et pluridisciplinaires, Actes du colloque international INHA, Paris (12-14 octobre 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Aux origines de la « bière ». Histoire et Archéologie (Actes du 1er colloque international, Saverne, 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-230, 2025, Mémoires d'Archéologie du Grand Est, 17, 978-2-9590817-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244501v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des spathae en contexte rituel : Épieds-en-Beauce (Loiret) et La Souterraine (Creuse)</w:t>
               </w:r>
@@ -4083,51 +4083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où se trouve le ou les atelier(s) des potiers Eridubnos et autres sur gobelets à paroi fine « type Beuvray »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,51 +4243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7104,242 +7104,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenabum et le territoire carnute.</w:t>
+                <w:t xml:space="preserve">À chacun son gobelet : tonnelet chez les Carnutes, bobine chez les Turons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TUFFREAU-LIBRE M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeu de plans : atlas archéologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orléans : Publications du Service archéologique municipal d'Orléans., p. 7-8, 2005, Cahier d'archéologie ; 11-13</w:t>
+              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 16-17, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355378v1</w:t>
+                <w:t xml:space="preserve">hal-00355327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chacun son gobelet : tonnelet chez les Carnutes, bobine chez les Turons</w:t>
+                <w:t xml:space="preserve">Sur les traces de la « romanisation » : la vaisselle de Cenabum à la veille de la conquête césarienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TUFFREAU-LIBRE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 16-17, 2005</w:t>
+              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005 ; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 12-15, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355327v1</w:t>
+                <w:t xml:space="preserve">hal-00355364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de la « romanisation » : la vaisselle de Cenabum à la veille de la conquête césarienne.</w:t>
+                <w:t xml:space="preserve">Cenabum et le territoire carnute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques antiques en Val de Loire. [Exposition, Château royal de Blois, 2005 ; à l'occasion du congrès de la SFECAG, Blois, 2005].</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, [Paris : INRAP] ; Saint-Laurent-Blangy : Impr. Sensey., p. 12-15, 2005</w:t>
+              <w:t xml:space="preserve">Jeu de plans : atlas archéologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orléans : Publications du Service archéologique municipal d'Orléans., p. 7-8, 2005, Cahier d'archéologie ; 11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355364v1</w:t>
+                <w:t xml:space="preserve">hal-00355378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier augustéen de « La Plaine de la Morandière » à Gièvres (Loir-et-Cher).</w:t>
               </w:r>
@@ -7936,64 +7936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8026,359 +8026,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre - Val de Loire, Loiret, Baccon, &amp;quot;La Vallée de Thorigny&amp;quot;, rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, Pontlevoy, Boulevard des Tilleuls, Chevrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lécuyer</w:t>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coussot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2018</w:t>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF; SRA Centre - Val de Loire. 2018, 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773761v1</w:t>
+                <w:t xml:space="preserve">hal-02495836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eure-et-Loir, Amilly, Boissay et Mainvilliers, l'Enclos : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, Pontlevoy, Boulevard des Tilleuls, Chevrière</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centre - Val de Loire, Loiret, Baccon, &amp;quot;La Vallée de Thorigny&amp;quot;, rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02495836v1</w:t>
+                <w:t xml:space="preserve">hal-01773761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaiseau, ZAC du quartier de l’Ecole Polytechnique - (tranche 1) - Bassin de rétention n°2, à l’est de l’avenue de La Vauve (RD 128), et les parcelles N 2.1 et N 2.2, Île-de-France, Essonne (91), Rapport de fouille archéologique, 3 vol. (422, 342, 347 p.) : 341 fig.</w:t>
               </w:r>
@@ -8621,51 +8621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8756,51 +8756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9345,90 +9345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du Chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre. 2011, pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9463,77 +9463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Indre-et-Loire, rue du chanoine Noël Carlotti. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10005,77 +10005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A28, Parçay-Meslay (37), Le site de « La Roche-Deniau » (37 179 026 AH), rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10136,51 +10136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,51 +10500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F836A1"/>
+    <w:nsid w:val="213CEF06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10731,51 +10731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-linger-riquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6795-2084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091303702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05488806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=58777" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olivier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495836v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796675v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-linger-riquier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6795-2084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091303702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04244400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04249932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2957" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05488806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=58777" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodinet Elisabeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecomusee-veron.fr/boutique/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6947" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873445v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olivier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355364v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355378v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simard M&#233;lanie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796675v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255993v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>