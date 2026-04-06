--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -556,282 +556,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+                <w:t xml:space="preserve">hal-04750656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750656v1</w:t>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
               </w:r>
@@ -3480,260 +3480,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347869v1</w:t>
+                <w:t xml:space="preserve">hal-04343869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343869v1</w:t>
+                <w:t xml:space="preserve">hal-04347869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of the risk of COVID-19 infection outdoors: a comparative study of green and blue spaces</w:t>
               </w:r>
@@ -4313,293 +4313,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining indicators for recreational beach assessment: the case of the “Beach Plan Scheme” in South West France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Évaluation économique et aménagement du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden. pp.120-121</w:t>
+              <w:t xml:space="preserve">Symposium Final PSDR 3 "Les chemins du développement territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597302v1</w:t>
+                <w:t xml:space="preserve">hal-02597377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+                <w:t xml:space="preserve">Combining indicators for recreational beach assessment: the case of the “Beach Plan Scheme” in South West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fredman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stenseke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liljendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">6th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597165v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4608,189 +4565,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique et aménagement du littoral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Final PSDR 3 "Les chemins du développement territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.16</w:t>
+              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597377v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoralisation et prix fonciers. L'exemple des côtes basques et charentaises</w:t>
               </w:r>
@@ -4891,675 +4891,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte Basque</w:t>
+                <w:t xml:space="preserve">Les gradients fonciers littoraux : application au Poitou-Charentes et à la Côte Basque : PSDR ACTeR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645824v1</w:t>
+                <w:t xml:space="preserve">hal-02595687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte basque</w:t>
+                <w:t xml:space="preserve">Evaluation économique et aménagement du territoire : Une étude des préférences des touristes pour les formes d'aménagement du Bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
+              <w:t xml:space="preserve">XXVIIème rencontres ARETHUSE,Mutations territoriales : management et stratégies publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Le Teich, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798256v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation économique au service de l'aménagement du territoire : Application de la méthode des choix multi-attributs sur le territoire littoral du Bassin d'Arcachon</w:t>
+                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.27</w:t>
+              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595685v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques touristiques et aménités en espace rural</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
+                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2011, Schœlcher, France. 22 p</w:t>
+              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000574v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique et aménagement du territoire : Une étude des préférences des touristes pour les formes d'aménagement du Bassin d'Arcachon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">Pratiques touristiques et aménités en espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina T. Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème rencontres ARETHUSE,Mutations territoriales : management et stratégies publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Le Teich, France. pp.23</w:t>
+              <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2011, Schœlcher, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596164v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients fonciers littoraux : application au Poitou-Charentes et à la Côte Basque : PSDR ACTeR</w:t>
+                <w:t xml:space="preserve">L'évaluation économique au service de l'aménagement du territoire : Application de la méthode des choix multi-attributs sur le territoire littoral du Bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.15</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595687v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t>
               </w:r>
@@ -5709,64 +5709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'ASRDLF-AISRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7562,151 +7562,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Lacanau</w:t>
+                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Capbreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123929v1</w:t>
+                <w:t xml:space="preserve">hal-04123917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Capbreton</w:t>
+                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123917v1</w:t>
+                <w:t xml:space="preserve">hal-04123929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des comportements et des attitudes vis-à-vis des risques de baignade sur une plage du littoral landais - La Lette Blanche à Vielle Saint Girons</w:t>
               </w:r>
@@ -8445,109 +8445,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foncier autour de l’estuaire de la Gironde : analyse statistique des transactions foncières SAFER (2002-2010) des pays Médoc et Haute-Gironde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sociologique des perceptions, représentations sociales et connaissances liées à l’érosion marine et ses enjeux sur la commune de Lacanau en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chasseriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2014, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600289v1</w:t>
+                <w:t xml:space="preserve">hal-02600386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du comportement des touristes sur le Bassin d'Arcachon : résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8560,171 +8608,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sociologique des perceptions, représentations sociales et connaissances liées à l’érosion marine et ses enjeux sur la commune de Lacanau en Gironde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le foncier autour de l’estuaire de la Gironde : analyse statistique des transactions foncières SAFER (2002-2010) des pays Médoc et Haute-Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouet</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02600386v1</w:t>
+                <w:t xml:space="preserve">hal-02600289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du comportement des résidents sur le Bassin d'Arcachon : résultats d'enquête</w:t>
               </w:r>
@@ -10097,51 +10097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C0A6BEA"/>
+    <w:nsid w:val="3C85A72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10328,51 +10328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lyser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6820-0672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243533209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Chasseriaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Bel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina T. Rambonilaza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseriaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lyser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6820-0672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243533209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Chasseriaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Bel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina T. Rambonilaza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseriaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600289v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>