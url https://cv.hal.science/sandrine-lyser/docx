--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -180,593 +180,576 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t>
+                <w:t xml:space="preserve">Une lecture multidimensionnelle des différents rapports au risque chez les baigneurs à l’océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vye</w:t>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114335v1</w:t>
+                <w:t xml:space="preserve">hal-05561473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
+                <w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ip-2024-045574. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064341v1</w:t>
+                <w:t xml:space="preserve">hal-05114335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
+              <w:t xml:space="preserve">Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ip-2024-045574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166130v1</w:t>
+                <w:t xml:space="preserve">hal-05064341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04750656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -781,2416 +764,2537 @@
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-024-06715-w⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620244v1</w:t>
+                <w:t xml:space="preserve">hal-04750656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ocean beach recreational quality fits with safety issues? An analysis of risky behaviours in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.13209-13230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-024-06715-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384330v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sustainable are daily medicine consumption practices? The case of a fragile coastal area, Arcachon Bay (SW, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+                <w:t xml:space="preserve">How ocean beach recreational quality fits with safety issues? An analysis of risky behaviours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220442v1</w:t>
+                <w:t xml:space="preserve">hal-04384330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">How sustainable are daily medicine consumption practices? The case of a fragile coastal area, Arcachon Bay (SW, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 416, pp.37866,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375010v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs en forêt : un service de proximité(s)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.5-41. </w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.104427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2022.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721352v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+                <w:t xml:space="preserve">Les loisirs en forêt : un service de proximité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.5-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768923v1</w:t>
+                <w:t xml:space="preserve">hal-03721352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La demande pour des espaces de nature en situation de pandémie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Garms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (6), pp.761-770. </w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.226.0761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064237v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins et les pharmaciens de ville peuvent-ils contribuer à la réduction à la source des résidus médicamenteux ? Une enquête sociologique auprès de ces professionnels de santé sur le territoire du bassin d’Arcachon en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Soyer</w:t>
+                <w:t xml:space="preserve">La demande pour des espaces de nature en situation de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2022.1630⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.761-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.226.0761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871501v1</w:t>
+                <w:t xml:space="preserve">hal-04064237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les médecins et les pharmaciens de ville peuvent-ils contribuer à la réduction à la source des résidus médicamenteux ? Une enquête sociologique auprès de ces professionnels de santé sur le territoire du bassin d’Arcachon en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.137-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525062v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition foncière du conservatoire du littoral au service de patrimoines communs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609192v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels écotourismes sur le bassin d'Arcachon ? Diversités et contradiction sur une territoire confronté à son attractivité résidentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">L'acquisition foncière du conservatoire du littoral au service de patrimoines communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.139-156</w:t>
+              <w:t xml:space="preserve">, 2018, 45, pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608729v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels écotourismes sur le bassin d'Arcachon ? Diversités et contradiction sur une territoire confronté à son attractivité résidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.139-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607330v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tant qu’il y aura des « profanes »… dans la gestion des risques littoraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+                <w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvère Chasseriaud</w:t>
+                <w:t xml:space="preserve">V. Kuentz Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420792v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménités et hétérogénéité des préférences en matière d'aménagement du littoral : le cas des touristes sur le Bassin d'Arcachon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">Tant qu’il y aura des « profanes »… dans la gestion des risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Chasseriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604794v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Aménités et hétérogénéité des préférences en matière d'aménagement du littoral : le cas des touristes sur le Bassin d'Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.847-876</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01128549v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClustOfVar-based approach for unsupervised learning: Reading of synthetic variables with sociological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+                <w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (February), pp.562-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tourman.2014.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602073v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multivariate analysis and cost analysis in outdoor recreation planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">ClustOfVar-based approach for unsupervised learning: Reading of synthetic variables with sociological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7-8, pp.75-88</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.170-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600383v1</w:t>
+                <w:t xml:space="preserve">hal-02602073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par classification de variables pour la typologie d'observations : le cas d'une enquête agriculture et environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+                <w:t xml:space="preserve">Combining multivariate analysis and cost analysis in outdoor recreation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 154 (2), p. 37 - p. 63</w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7-8, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876254v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity or Bioenergy: Is Deadwood Conversation an Environmental Issue for French Forest Owners?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Une approche par classification de variables pour la typologie d'observations : le cas d'une enquête agriculture et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154 (2), p. 37 - p. 63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00750929v1</w:t>
+                <w:t xml:space="preserve">hal-00876254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la littoralisation sur les marchés fonciers : une approche comparative des côtes basque et charentaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+                <w:t xml:space="preserve">Biodiversity or Bioenergy: Is Deadwood Conversation an Environmental Issue for French Forest Owners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (8), pp.1491-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X2012-073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688634v1</w:t>
+                <w:t xml:space="preserve">halshs-00750929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des mécanismes de prix des différents marchés fonciers : terres agricoles et littoral en Charente-Maritime (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'impact de la littoralisation sur les marchés fonciers : une approche comparative des côtes basque et charentaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (2), p. 111 - p. 134</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Numéro spécial foncier (444-445), pp.127-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599600v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des mécanismes de prix des différents marchés fonciers : terres agricoles et littoral en Charente-Maritime (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), p. 111 - p. 134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suivi de la fréquentation sur les « Plans Plages » de Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3200,3241 +3304,3241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What environmental and human factors influence the decision of a beachgoer to enter the water at a high-energy beach? Application to South Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowning Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Live Saving Association, Nov 2025, Charm el-Cheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconfinés mais pour aller où ? Retour sur la fréquentation des plages et des forêts dans le Sud Ouest après un an de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Covid : du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2024, Aubervillier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived risks and its relation to bathing rate at a high energy surf beach in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Congress on Drowning Prevention October 18-20, 2024, Cordoba, Spain, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Real Federación Española de Salvamento y Socorrismo, Oct 2024, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343869v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347869v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of the risk of COVID-19 infection outdoors: a comparative study of green and blue spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMV11 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jurmala, Latvia. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the recreational quality of beaches on risky swimming behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference on Managing and Monitoring of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vidzeme University of Applied Sciences (ViA), Sep 2022, Jurmala, Latvia. pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-based approach to outdoor recreation economics: empirical analysis of recreational demand in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.394-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration de la qualité de vie ressentie et ses différentes dimensions : une application au complexe litto-estuarien de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner une typologie de communes selon la qualité de vie : les apports d'une démarche démographique : Application aux communes de l’estuaire de la Gironde au Bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème colloque de l'Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marne la Vallée, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la demande touristique de l’estuaire de la Gironde par la « méthode des expériences de choix »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Sphinx 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre site touristique et patrimoine naturel, quelle voie possible ? Le cas des îles de l’estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ramboniliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mons, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique et aménagement du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Final PSDR 3 "Les chemins du développement territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining indicators for recreational beach assessment: the case of the “Beach Plan Scheme” in South West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fredman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stenseke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liljendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoralisation et prix fonciers. L'exemple des côtes basques et charentaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final PSDR 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gradients fonciers littoraux : application au Poitou-Charentes et à la Côte Basque : PSDR ACTeR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique et aménagement du territoire : Une étude des préférences des touristes pour les formes d'aménagement du Bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème rencontres ARETHUSE,Mutations territoriales : management et stratégies publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Le Teich, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques touristiques et aménités en espace rural</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
+                <w:t xml:space="preserve">L'évaluation économique au service de l'aménagement du territoire : Application de la méthode des choix multi-attributs sur le territoire littoral du Bassin d'Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2011, Schœlcher, France. 22 p</w:t>
+              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000574v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation économique au service de l'aménagement du territoire : Application de la méthode des choix multi-attributs sur le territoire littoral du Bassin d'Arcachon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">Pratiques touristiques et aménités en espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina T. Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.27</w:t>
+              <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2011, Schœlcher, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595685v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières : une lecture différenciée des marchés agricoles et résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'ASRDLF-AISRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des terres approchée par la méthode des prix hédonistes : une application au territoire littoral de la Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Recreational services and varying preferences of users: an application of choice experiment to French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint final conference of COST E33 and 11th European Forum on Urban Forestry (EFUF) "Forest recreation and tourism serving urbanised societies - 21/28 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of recreational services and varying preferences of users: an application of choice experiment to french forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Final Conference of Forest for Recreation and Tourism (COST E33) and 11th European Forum on Urban Forestry (EFUF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6444,288 +6548,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing participation in different invasive aquatic plant management programs among recreational users of freshwater lakes in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lilehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie sur le littoral : quelles aménités pour quelles populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Scientifiques de la SEH, Habiter le littoral. Enjeux écologiques et humains contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marseille, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions sociales de la vulnérabilité face au recul du trait de côté : l'exemple de la commune de Lacanau en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chasseriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6735,357 +6839,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques conflictuelles dans les parcs nationaux de La Réunion et des Calanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mody Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, EcoPolis, 9782807617018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What middle way is possible between a tourist site and natural heritage? The case of the Gironde estuary's islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism, Recreation and Regional Development: Perspectives from France and Abroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.31-46, 2015, New directions in tourism analysis, 978-1-4724-1622-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les pratiques récréatives en forêt : quels sont les enjeux de la mesure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.43-66, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7095,218 +7199,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie du littoral estuarien de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières : une lecture différenciée des marchés agricoles et résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7316,235 +7420,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littoralisation appréhendée à l'échelle d'un socio-écosystème. Conditions de vie et dynamiques démographiques du complexe littoral/estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7554,2158 +7658,2158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Capbreton</w:t>
+                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123917v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Lacanau</w:t>
+                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Capbreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123929v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des comportements et des attitudes vis-à-vis des risques de baignade sur une plage du littoral landais - La Lette Blanche à Vielle Saint Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ARENNA : Analyse socio-économique pour la révision du plan de gestion de la Réserve Naturelle Nationale du Banc d'Arguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; LABEX COTE; DREAL Nouvelle - Aquitaine; SEPANSO (Bordeaux) pour France Nature Environnement en Nouvelle-Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation des plages océanes et risques de baignade en Aquitaine en 2020. Une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicaments et crèmes solaires. Que deviennent-ils ? Typologie des consommateurs présents sur le Bassin d'Arcachon durant l'été 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse démographique du Bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicaments et crèmes solaires. Que deviennent-ils ? Résultats d’enquête sur le Bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de vie ressentie des résidents du complexe litto-estuarien de la Gironde : résultats d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des perceptions, représentations sociales et connaissances liées à l’érosion marine et ses enjeux sur la commune de Lacanau en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chasseriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du comportement des touristes sur le Bassin d'Arcachon : résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier autour de l’estuaire de la Gironde : analyse statistique des transactions foncières SAFER (2002-2010) des pays Médoc et Haute-Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du comportement des résidents sur le Bassin d'Arcachon : résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs en forêts d’Aquitaine 2006-2012 : permanences et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme autour des marais de l’estuaire de la Gironde : résultats de l’enquête maraisvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des séjours touristiques en Aquitaine entre 2003 et 2007 : analyse des enquêtes « Suivi de la Demande Touristique » (TNS SOFRES) 2003-2005-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation estivale des « Plans Plages » Girondins en 2006 : part. 1 Descriptions des visiteurs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs en forêt d'Aquitaine : part. 1 Version provisoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation estivale des &amp;quot;Plan Plages&amp;quot; Girondins en 2006 - Partie 1 : description des visiteurs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9715,91 +9819,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bd_patrimoine : une base de données pour l'étude du patrimoine d'un territoire. Dossier technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9809,227 +9913,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10097,51 +10201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C85A72F"/>
+    <w:nsid w:val="FD653D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10328,51 +10432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lyser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6820-0672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243533209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Chasseriaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Bel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina T. Rambonilaza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseriaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600289v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lyser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6820-0672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243533209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Chasseriaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Bel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina T. Rambonilaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseriaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605919v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>