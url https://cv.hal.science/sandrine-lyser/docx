--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -267,675 +267,675 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leisure / Loisir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, pp.1-36. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114335v1</w:t>
+                <w:t xml:space="preserve">hal-05166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05064341v1</w:t>
+                <w:t xml:space="preserve">hal-05114335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
+              <w:t xml:space="preserve">Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ip-2024-045574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166130v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+                <w:t xml:space="preserve">hal-04750656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750656v1</w:t>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
               </w:r>
@@ -1348,482 +1348,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs en forêt : un service de proximité(s)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+                <w:t xml:space="preserve">Les médecins et les pharmaciens de ville peuvent-ils contribuer à la réduction à la source des résidus médicamenteux ? Une enquête sociologique auprès de ces professionnels de santé sur le territoire du bassin d’Arcachon en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2022.0001⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.137-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721352v1</w:t>
+                <w:t xml:space="preserve">hal-03871501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+                <w:t xml:space="preserve">Les loisirs en forêt : un service de proximité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.5-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768923v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La demande pour des espaces de nature en situation de pandémie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Garms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.226.0761⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064237v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins et les pharmaciens de ville peuvent-ils contribuer à la réduction à la source des résidus médicamenteux ? Une enquête sociologique auprès de ces professionnels de santé sur le territoire du bassin d’Arcachon en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Soyer</w:t>
+                <w:t xml:space="preserve">La demande pour des espaces de nature en situation de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (2), pp.137-48. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.761-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2022.1630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.226.0761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871501v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
               </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition foncière du conservatoire du littoral au service de patrimoines communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménités et hétérogénéité des préférences en matière d'aménagement du littoral : le cas des touristes sur le Bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.170-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2824,51 +2824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity or Bioenergy: Is Deadwood Conversation an Environmental Issue for French Forest Owners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,51 +3001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la littoralisation sur les marchés fonciers : une approche comparative des côtes basque et charentaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des mécanismes de prix des différents marchés fonciers : terres agricoles et littoral en Charente-Maritime (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3584,260 +3584,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347869v1</w:t>
+                <w:t xml:space="preserve">hal-04343869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343869v1</w:t>
+                <w:t xml:space="preserve">hal-04347869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of the risk of COVID-19 infection outdoors: a comparative study of green and blue spaces</w:t>
               </w:r>
@@ -4423,51 +4423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation économique et aménagement du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,432 +4499,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining indicators for recreational beach assessment: the case of the “Beach Plan Scheme” in South West France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fredman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Liljendahl</w:t>
+                <w:t xml:space="preserve">Jerôme Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden. pp.120-121</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597302v1</w:t>
+                <w:t xml:space="preserve">hal-00717496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Saracco</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717496v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+                <w:t xml:space="preserve">Combining indicators for recreational beach assessment: the case of the “Beach Plan Scheme” in South West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chavent</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fredman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stenseke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Saracco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">H. Liljendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">6th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597165v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoralisation et prix fonciers. L'exemple des côtes basques et charentaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,675 +4995,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients fonciers littoraux : application au Poitou-Charentes et à la Côte Basque : PSDR ACTeR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation économique et aménagement du territoire : Une étude des préférences des touristes pour les formes d'aménagement du Bassin d'Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.15</w:t>
+              <w:t xml:space="preserve">XXVIIème rencontres ARETHUSE,Mutations territoriales : management et stratégies publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Le Teich, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595687v1</w:t>
+                <w:t xml:space="preserve">hal-02596164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique et aménagement du territoire : Une étude des préférences des touristes pour les formes d'aménagement du Bassin d'Arcachon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les gradients fonciers littoraux : application au Poitou-Charentes et à la Côte Basque : PSDR ACTeR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème rencontres ARETHUSE,Mutations territoriales : management et stratégies publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Le Teich, France. pp.23</w:t>
+              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596164v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte Basque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+                <w:t xml:space="preserve">Pratiques touristiques et aménités en espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina T. Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2011, Schœlcher, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645824v1</w:t>
+                <w:t xml:space="preserve">hal-01000574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte basque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'évaluation économique au service de l'aménagement du territoire : Application de la méthode des choix multi-attributs sur le territoire littoral du Bassin d'Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
+              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798256v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation économique au service de l'aménagement du territoire : Application de la méthode des choix multi-attributs sur le territoire littoral du Bassin d'Arcachon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sch½lcher, France. pp.27</w:t>
+              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595685v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques touristiques et aménités en espace rural</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
+                <w:t xml:space="preserve">Les gradients fonciers littoraux. Application au Poitou-Charentes et à la côte basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2011, Schœlcher, France. 22 p</w:t>
+              <w:t xml:space="preserve">XLVIII° Colloque ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, SCHOELCHER, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000574v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICZM challenges in the Arcachon Bay: an interdisciplinary analysis of social and economic strategies in a vulnerable oyster industry</w:t>
               </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité des écosystèmes côtiers au changement global et aux évènements extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
@@ -5768,299 +5768,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières : une lecture différenciée des marchés agricoles et résidentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Virol</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'ASRDLF-AISRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.23</w:t>
+              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593826v1</w:t>
+                <w:t xml:space="preserve">hal-00546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières. Éléments de comparaison.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières : une lecture différenciée des marchés agricoles et résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Virol</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVII° Colloque ASRDLF - AISRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'ASRDLF-AISRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546041v1</w:t>
+                <w:t xml:space="preserve">hal-02593826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des terres approchée par la méthode des prix hédonistes : une application au territoire littoral de la Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6308,243 +6308,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413316v1</w:t>
+                <w:t xml:space="preserve">hal-02589069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.17</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589069v1</w:t>
+                <w:t xml:space="preserve">hal-00413316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7288,51 +7288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la littoralisation sur les valeurs foncières et immobilières : une lecture différenciée des marchés agricoles et résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7666,89 +7666,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Lacanau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse statistique des comportements et des attitudes vis-à-vis des risques de baignade sur une plage du littoral landais - La Lette Blanche à Vielle Saint Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123929v1</w:t>
+                <w:t xml:space="preserve">hal-04034928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Capbreton</w:t>
               </w:r>
@@ -7790,102 +7803,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique des comportements et des attitudes vis-à-vis des risques de baignade sur une plage du littoral landais - La Lette Blanche à Vielle Saint Girons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel regard portez-vous sur votre commune ? Résultats de l'enquête pour la commune de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034928v1</w:t>
+                <w:t xml:space="preserve">hal-04123929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ARENNA : Analyse socio-économique pour la révision du plan de gestion de la Réserve Naturelle Nationale du Banc d'Arguin</w:t>
               </w:r>
@@ -8128,641 +8128,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse démographique du Bassin d’Arcachon</w:t>
+                <w:t xml:space="preserve">Médicaments et crèmes solaires. Que deviennent-ils ? Résultats d’enquête sur le Bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.61</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605919v1</w:t>
+                <w:t xml:space="preserve">hal-02605918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicaments et crèmes solaires. Que deviennent-ils ? Résultats d’enquête sur le Bassin d’Arcachon</w:t>
+                <w:t xml:space="preserve">Analyse démographique du Bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.90</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605918v1</w:t>
+                <w:t xml:space="preserve">hal-02605919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouisset</w:t>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Degremont</w:t>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602245v1</w:t>
+                <w:t xml:space="preserve">hal-02167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie ressentie des résidents du complexe litto-estuarien de la Gironde : résultats d’enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.68</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601389v1</w:t>
+                <w:t xml:space="preserve">hal-02602245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La qualité de vie ressentie des résidents du complexe litto-estuarien de la Gironde : résultats d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02167370v1</w:t>
+                <w:t xml:space="preserve">hal-02601389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sociologique des perceptions, représentations sociales et connaissances liées à l’érosion marine et ses enjeux sur la commune de Lacanau en Gironde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse statistique du comportement des touristes sur le Bassin d'Arcachon : résultats d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2014, pp.88</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600386v1</w:t>
+                <w:t xml:space="preserve">hal-02600287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique du comportement des touristes sur le Bassin d'Arcachon : résultats d'enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sociologique des perceptions, représentations sociales et connaissances liées à l’érosion marine et ses enjeux sur la commune de Lacanau en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chasseriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.62</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2014, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02600287v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier autour de l’estuaire de la Gironde : analyse statistique des transactions foncières SAFER (2002-2010) des pays Médoc et Haute-Gironde</w:t>
               </w:r>
@@ -8827,51 +8827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique du comportement des résidents sur le Bassin d'Arcachon : résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8887,228 +8887,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs en forêts d’Aquitaine 2006-2012 : permanences et évolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.50</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599276v1</w:t>
+                <w:t xml:space="preserve">hal-02598954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et qualité sur un territoire ostréicole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les loisirs en forêts d’Aquitaine 2006-2012 : permanences et évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02598954v1</w:t>
+                <w:t xml:space="preserve">hal-02599276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme autour des marais de l’estuaire de la Gironde : résultats de l’enquête maraisvous</w:t>
               </w:r>
@@ -9252,51 +9252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9505,233 +9505,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation estivale des &amp;quot;Plan Plages&amp;quot; Girondins en 2006 - Partie 1 : description des visiteurs et des pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cemagref. 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413333v1</w:t>
+                <w:t xml:space="preserve">hal-02590460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fréquentation estivale des &amp;quot;Plan Plages&amp;quot; Girondins en 2006 - Partie 1 : description des visiteurs et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boschet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02590460v1</w:t>
+                <w:t xml:space="preserve">hal-00413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9921,211 +9921,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t>
+                <w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123807v1</w:t>
+                <w:t xml:space="preserve">hal-04123860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t>
+                <w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123860v1</w:t>
+                <w:t xml:space="preserve">hal-04123807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10201,51 +10201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD653D72"/>
+    <w:nsid w:val="81250ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10432,51 +10432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lyser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6820-0672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243533209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Chasseriaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Bel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina T. Rambonilaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseriaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605919v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lyser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6820-0672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243533209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valadaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauthey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Chasseriaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramboniliza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pouyanne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Virol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Bel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina T. Rambonilaza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseriaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063380" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>