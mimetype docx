--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Mignon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches,Animatrice de l'équipe GENUTS (Génétique, Nutrition & Systèmes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-mignon-grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0142-0109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157811441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la génétique des capacités des animaux à s’adapter à leur environnement, avec un focus particulier sur l’adaptation à l’aliment. J’étudie tout particulièrement la génétique de l’efficacité digestive (composante essentielle de l’efficacité alimentaire) des volailles nourries avec des aliments alternatifs, afin de promouvoir des systèmes avicoles autonomes et économes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting feeding behavior would enhance feed efficiency in slow-growing free-range broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-environment interactions may limit the selection efficiency of chickens intended for free-range systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (3), pp.106361. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the outdoors during summer affects feed efficiency, carcass composition and meat quality in a slow-growing pure strain of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf157. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of strain and stocking density on leg health, activity, and use of enrichments in conventional broiler chicken production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (9), pp.103993. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of genetic parameters of body weight and feed efficiency in two divergent broiler lines for meat ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-022-01035-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic correlations between feed efficiency, growth, and meat quality of slow-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poompramun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thumanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.742-746. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071668.2022.2094218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bonnouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.425-440. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de la génétique animale à la transition agroécologique des systèmes d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.2.4773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-HD - Mise au point d’un automate de consommation alimentaire pour volailles « BIRD-e : Bird Individual Ration Dispenser-electronic »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hzrz-4e49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-e : individualiser la mesure de la consommation d’aliment par les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of growth, feed intake, and feed efficiency reveal a good capacity of adaptation of slow- and rapid-growing broilers to alternative diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (4), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2021.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (2), pp.1205-1212. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the serum color as an indirect criterion of selection of digestive efficiency in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (2), pp.702-707. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broilers divergently selected for digestibility differ for their digestive microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Caidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232418. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un automate de consommation alimentaire pour volailles nommé BIRD-e: Bird Individual Ration Dispenser-electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between digestive efficiency and metabolomic profiles of serum and intestinal contents in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24978-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive tract in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5344-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of fearfulness, general activity and feeding behavior in chickens and its relationship with digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (1), pp.114-124. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10519-016-9807-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature in hens estimated by infrared thermography at normal or hot temperatures and genetic correlations with egg and feather quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb (bas) Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1594-1601. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of the indigenous chickens (Gallus gallus) in the northwest of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Dahloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Halbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/aab-59-79-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of bone and mineral metabolism in meat-type chickens: A QTL mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Selection for Digestive Efficiency on Microbiota Composition in the Chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0135488. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling feed efficiency and excretion in chickens fed a wheat-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0156-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94 (4), pp.586-600. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pev028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling growth performances, survival, and feed efficiency of four local chickens genetic types from Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T C Keambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B A Hako Touko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Manjeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Animal Health and Production in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Edition, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (25), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler lines divergently selected for digestive efficiency also differ in their susceptibility to colibacillosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03079457.2013.873531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gastric isthmus from D plus and D- broiler lines divergently selected for digestion efficiency shows histological and morphological differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Combemorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (5), pp.1245 - 1250. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2013-03756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of metabolic characteristics in chickens selected for their ability to digest wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.2605-2615. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-6182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of behavioural adaptation of livestock to farming conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of poultry breeding by genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for wheat digestibility affects emotionality and feeding behaviours in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1-2), pp.114-122. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 1. Genetic parameters of anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes en matière d'élevage des acteurs de la sélection animale, des filières de l'agroalimentaire et des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. A. Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Magdelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin M. Rémondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of chicken spermatozoa to undergo acrosome reaction after liquid storage or cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.122-130. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (4), pp.825-831. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (9), pp.1604-1612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des rejets avicoles et porcins par la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive tract measurements and histological adaptation in broiler lines divergently selected for digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (9), pp.1955-1961. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2010-813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (9), pp.1604-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the chemical composition of poultry excreta by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Davrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping main, epistatic and sex-specific QTL for body composition in a chicken populaton divergently selected for low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina A Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet particle size on digestive parameters in D+ and D− genetic chicken lines selected for divergent digestion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (6), pp.1206-1215. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2008-00408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological fear responses in ducks : genetic cross effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of success of semen cryopreservation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (2), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for feed efficiency and adaptation to feed in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (3), pp.377-390. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S004393390800010X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraintestinal pathogenic Escherichia coli strains of avian and human origin: Link between phylogenetic relationships and common virulence patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (10), pp.3366-3376. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00037-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat value: improvements by feed technology, plant breeding and animal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (4), pp.585-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effetcs of xylanase and antibiotic supplementations on the nutritional utilisation of a wheat diet growing chicks from genetic D+ and D- lines selected for divergent digestion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (10), pp.1435-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on a behavioural fear trait is associated to changes in heart rate variability in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.339-346. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1601-183X.2006.00262.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between the naked neck gene, sex, and fluctuating ambient temperature on heat tolerance, growth, body composition, meat quality, and sensory analysis of slow growing meat-type broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tDNA locus polymorphism and ecto-chromosomal DNA insertion hot-spots are related to the phylogenetic group of Escherichia coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Dobrindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153, pp.826-837. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2006/001958-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal : quelles relations entre les critères physiologiques et comportementaux d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bolhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Geverink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réactions d'évitement vis à vis de l'homme dans deux populations de faisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gibier et Chasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 213, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationship between feed conversion ratio, growth curve and body composition in slow-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wheat value: improvements by feed technology, plant breeding and animal genetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, suppl., ., pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wheat quality on digestion differ between the D+ and D- chicken lines selected for divergent digestion capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.462-469. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.3.462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan with AFLPtm markers to detect fearfulness-related QTLs in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.401-407. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2005.01336.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau &amp;quot;Génétique de l'adaptation et bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158 (3), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of adaptation and domestication in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (2), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02729893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of the growth curve of Rous sarcoma virus-induced tumors in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praharaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (9), pp.1479-1488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REML estimates of genetic parameters of sexual dimorphism for wing and thorax length in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of digestibilities and divergent selection for digestion ability in growing chicks fed a wheat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Muley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.860-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of sexual size dimorphism in a natural population of Drosophila melanogaster: an isofemale-line approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (3), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02715810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial correspondence analysis of fear-related behaviour traits in japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between tonic immobility and production estimated by factorial correspondence analysis in japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1839-1844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La selezione sul peso, gli effetti collaterali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Avicoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et adaptation : le point des connaissances chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (5), pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (11), pp.1640-1643. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/81.11.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and milk somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.397-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and milk somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.2515-2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.2515-2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight and prolificacy in pigeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.429-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courbes de croissance chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (5), pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight and prolificacy in pigeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of growth curve parameters in male and female chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast muscle weight as well as on limited abdominal fat weight.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the genetic parameters of sexual dimorphism of body weight in 'label' chickens and Muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.481-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast musle weight as well as on limited abdominal fat weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques du dimorphisme sexuel du poids chez le poulet label et le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.481-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight of broiler chickens measured at 22°C or 32°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Geraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.488-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight of broiler chickens measured at 22øc or 32øc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Geraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.488-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d’automédication par apport d’aliments supplémentés chez des poulets de chair en situation de stress thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Palmic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaële Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can historical individual data improve a mechanistic growth model in broilers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Dukhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. pp.444-445, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques associés à l'élevage de volailles : constat et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du métaprogramme XRisques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme XRisques, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage HD du comportement alimentaire et de l'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de la santé, du bien être animal et des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortia Emergin' et LIPH4SAS, May 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colorimétrie du sérum, un critère de sélection de l'efficacité alimentaire des pintades?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jamenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-environment interactions: what impact on Label chicken breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocking density and access to open-air influences feed efficiency in a strain of slow-growing naked neck chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic assessment of a French free-range chicken production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Péchernart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genotype and stocking density on behavior and health of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la densité d'élevage sur le poids vif et les indicateurs de bien-être chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high throughput phenotyping of growth and feed intake to improve adaptation of chickens to sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Mediterranean Poultry Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la souche et de la densité sur le comportement et la santé du poulet de chair élevé en lumière naturelle avec des enrichissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances based on our feed station and its use for feed efficiency phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du sérum comme un prédicteur indirect de l'efficacité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of selection strategies for feed efficiency in chickens and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetech day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-e -The Poultry E-Feeding System: Basis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition Conference of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird-e : Développement d'un automate de pesée et mesure de consommation en conditions d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of omics technologies to face the challenges of poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVUM 2019 - XXVI congreso latinoamericano de avicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre efficacité digestive et composition du microbiote chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Quantitative Trait Loci (QTL) discovery to nutrigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and adaptation of chickens to suboptimal diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microbiota and gut health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches pour une aviculture durable : améliorer l'efficacité digestive par sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France "Quelle place en France pour une filière intensive de volailles de chair ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Al Nahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature measured by infra-red thermography in laying hens exposed to high temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and genetics in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the chicken of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Veterinary College - University of London. GBR., Apr 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'aliment et génétique : quelques challenges et perspectives dans un contexte d'évolution des ressources alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Departement de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving immune competence: screening for new parameters describing the innate immune status in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistance to colibacillosis of six chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'isthme gastrique de 2 lignées de poulets sélectionnées sur leurs capacités digestives présente des différences morphologiques et histologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Combemorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang U. Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. T. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière X. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of FCR with suboptimal food and prospects for selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Jouy-enJosas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on apparent metabolisable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rideaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on digestive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Anaerobic Microbiology ISAM 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between individual digestion efficiencies and gut anatomy in broilers from experimental D+ and D- digestion lines or from commercial strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lafeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling broodiness in reproductive turkeys (Meleagris gallopavo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group {WPSA Working Group 6 (Reproduction)} 2010 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. pp.123-143, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3184/175815510X128379848154979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excretion and gastro-intestinal tract development in chickens divergently selected on their capacity of digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of selection for digestibility on feeding activity and excretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lafeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for excretion traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of digestibility of wheat- or corn-based diets in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science Association's annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une forte dilution de régime sur la croissance et les paramètres digestifs de poulets des lignées divergentes D+ et D- sélectionnées sur l'aptitude à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and breeding for improved poultry feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual National Breeders Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D+ and D- &amp;quot;digestion&amp;quot; chicken lines selected for divergent digestion efficiency on a wheat-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of fear responses transmission in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSADD: a multidisciplinary research program for sustainable breeding goals and selection criteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des intéractions entre génotype et environnement dans les productions avicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and individual variabilities of digestion parameters in pigs and poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on th potential of livestock genetics, genomics and breeding to reduce methane and N emissions from livestock systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct prediction of energy digestibility from poultry faeces using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Davrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Auckland, New Zealand. pp.626-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for feed efficiency and adaptation to feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction in slow growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of welfare-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance towards humans in two genetic populations of pheasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. International Congress of the ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wheat value : improvements by feed technology, plant breeding and animal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nervousness or fearfulness and social behaviour in male mule ducks : a update review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;nervosisme&amp;quot; chez le canard mulard. Synthèse des acquis de la recherche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional effects of feed form, and wheat compared to maize, in the D+ and D- chicken lines selected for divergent digestion capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svihus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the naked neck gene on heat tolerance of slow growing broilers on growth, body composition and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réactions d'évitement vis-à-vis de l'homme dans deux populations de faisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la dureté du blé (Triticum aestivum) sur la digestion d'aliments granulés chez deux lignées divergentes de poulet de chair, sélectionnées sur le critère de l'EMAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL contrôlant la sensibilité à la peur de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentoype by environment interaction on growth curve in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Istambul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth curve in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing censored data from time-limited behavioural tests : example of duration of tonic immobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the UFAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des objectifs de sélection pour l'adaptation aux méthodes d'élevage et la prise en compte du bien-être chez le poulet label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des capacités de digestion des régimes à base de blé a une forte composante génétique chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Muley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hallouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5rd International Behavioral and Neural Genetic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Wageningen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of selection for a high body weight in broilers: growth curve and behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Convegno della Associazione Scientifica di Avicoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Forli, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of growth curve in chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Technique de la SASSO, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génome contrôlant l'émotivité chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dimorphisme sexuel de la courbe de croissance par gibbs sampling chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Milking of Small Ruminants, Milking and milk production of dairy sheep and goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of sexual dimorphism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, FortyEighth Annual National Breeders Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium international sur la traite mécanique des petits ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique du dimorphisme sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée technique SASSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of sexual dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium on current problems on avian genetics. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of an experimental selection on body weight and body composition in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Aviagen symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of an experimental selection on body weight and body composition in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Current Problems in Avian Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mangeoire électronique Bird-e : un outil pour la réduction en expérimentation avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49eme colloque des sciences de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell quality in extended laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of daily feed efficiency in broiler lines divergent for digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol Hossain Ataei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain. A.C. Barroeta; C. Garcés Narro; G. Sayegh, European’s Poultry Conference Journal, pp.385, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggshell quality in the late phase of the laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain and stocking density on performances and meat quality of broilers reared with enrichments and natural light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.60, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of slow- and rapid-growing broilers to alternative diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-E: A new device to measure the feed intake, feeding behavior and growth in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards biomarkers of feed efficiency Using –omics approaches for biomarkers discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Skou Hedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Messad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanne Vershuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale du projet européen Feed-a-Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum color as a biomarker for indirect selection of digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth EUROPEAN SYMPOSIUM ON POULTRY GENETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high throughput phenotyping of growth and feed intake to improve adaptation of chickens to sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth EUROPEAN SYMPOSIUM ON POULTRY GENETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS of digestive efficiency in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Meeting of H2020 Feed-a-Gene project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Newcastle, United Kingdom. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Edinburg, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between intestinal and blood metabolome and fecal digestive efficiency in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.64, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive function in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th european Symposoium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Caidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.576, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium of Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of broiler production in the context of climate change - Evaluation of new incubation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to select the laying hen of the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hendrix Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description du microbiote digestif pour prédire la robustesse du poulet de chair : le projet GALMIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for wheat digestibility affects emotionality in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation modifies physiological responses without altering breast meat quality in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and improving the use of macro-minerals in poultry nutrition: special focus on phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roselina Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonadiman Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Todd J. Applegate. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 978-1-80146-731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and genomics of feed utilization efficiency in poultry species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bottje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juniper Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183 - 220, 2020, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2020.0065.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection of poultry based on digestive capacity - Impact on gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nottingham University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe de travail &amp;quot;Génétique et diversité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT URZ -Animal Production Research Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits related to the individual feed intake in group-housed broilers and rabbits, and the capacity of broilers to optimise their diet and nutrient intake related to feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Jansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D2.3, INRAE; IRTA; Wageningen Universiteit en Research centrum (Wageningen, Nederland). 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the feed, the animal and the feeding techniques to improve the efficiency and sustainability of monogastric livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D5.2, INRAE; IRTA; Topigs Norwin; IFIP; Agrocampus ouest. 2019, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SP-2014-061, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIEF - Un poulet respectueux de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-GENM-007, Inrae. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECLARATION DE RESULTATS CONCERNANT DES OEUVRES INFORMATIQUES : BIRDe-logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2021.08.21.Declaration_oeuvre_informatique_BIRDe_logiciel. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum color as a biomarker of digestive efficiency of poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/053409 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des volailles résistantes à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-e: Bird Individual Ratio Dispenser-electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux statistiques non paramétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Statistiques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multifactorielles: Analyses Factorielles des Correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Statistiques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Multifactorielles : Analyses en Composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Statistiques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre génotype et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Amélioration génétique), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de base de génétique et sélection. Application à l'aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Amélioration génétique), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des volailles : analyse de la variabilité génétique des caractères de comportement et d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Amélioration génétique), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Initiation à l'utilisation du logiciel SAS (Initiation à l'utilisation du logiciel SAS), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02816307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique du dimorphisme sexuel chez le poulet et le canard de barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId830"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Mignon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches,Animatrice de l'équipe GENUTS (Génétique, Nutrition & Systèmes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-mignon-grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0142-0109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157811441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la génétique des capacités des animaux à s’adapter à leur environnement, avec un focus particulier sur l’adaptation à l’aliment. J’étudie tout particulièrement la génétique de l’efficacité digestive (composante essentielle de l’efficacité alimentaire) des volailles nourries avec des aliments alternatifs, afin de promouvoir des systèmes avicoles autonomes et économes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances, santé et bien-être chez trois souches de poulets de chair en reproduction au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Derouin Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynaud Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 7 p., </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572326250887292E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la maturité sexuelle et son héritabilité avec un phénotypage non invasif de la crête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire critère de sélection de l'efficacité alimentaire du poulet label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine V Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement d’automédication par apport d’aliments supplémentés chez des poulets de chair en situation de stress thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Palmic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaële Wacrenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can historical individual data improve a mechanistic growth model in broilers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Dukhta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. pp.444-445, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques associés à l'élevage de volailles : constat et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du métaprogramme XRisques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme XRisques, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage HD du comportement alimentaire et de l'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de la santé, du bien être animal et des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortia Emergin' et LIPH4SAS, May 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocking density and access to open-air influences feed efficiency in a strain of slow-growing naked neck chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colorimétrie du sérum, un critère de sélection de l'efficacité alimentaire des pintades?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jamenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-environment interactions: what impact on Label chicken breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and economic assessment of a French free-range chicken production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Péchernart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genotype and stocking density on behavior and health of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la densité d'élevage sur le poids vif et les indicateurs de bien-être chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high throughput phenotyping of growth and feed intake to improve adaptation of chickens to sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Mediterranean Poultry Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la souche et de la densité sur le comportement et la santé du poulet de chair élevé en lumière naturelle avec des enrichissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of selection strategies for feed efficiency in chickens and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetech day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du sérum comme un prédicteur indirect de l'efficacité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances based on our feed station and its use for feed efficiency phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-e -The Poultry E-Feeding System: Basis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition Conference of Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird-e : Développement d'un automate de pesée et mesure de consommation en conditions d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of omics technologies to face the challenges of poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVUM 2019 - XXVI congreso latinoamericano de avicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre efficacité digestive et composition du microbiote chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Quantitative Trait Loci (QTL) discovery to nutrigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and adaptation of chickens to suboptimal diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microbiota and gut health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cold incubation temperature and cold ambient temperature at start on performances, body temperature and health criteria in fast-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting the 2015 IFRG meeting and 7th combined workshop on fundamental physiology and perinatal development in poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Al Nahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches pour une aviculture durable : améliorer l'efficacité digestive par sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France "Quelle place en France pour une filière intensive de volailles de chair ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature measured by infra-red thermography in laying hens exposed to high temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'aliment et génétique : quelques challenges et perspectives dans un contexte d'évolution des ressources alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Departement de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and genetics in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards the chicken of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Veterinary College - University of London. GBR., Apr 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving immune competence: screening for new parameters describing the innate immune status in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing resistance to colibacillosis of six chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'isthme gastrique de 2 lignées de poulets sélectionnées sur leurs capacités digestives présente des différences morphologiques et histologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Combemorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang U. Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. T. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière X. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of FCR with suboptimal food and prospects for selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on apparent metabolisable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Jouy-enJosas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rideaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on digestive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Anaerobic Microbiology ISAM 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between individual digestion efficiencies and gut anatomy in broilers from experimental D+ and D- digestion lines or from commercial strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lafeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of selection for digestibility on feeding activity and excretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Lafeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excretion and gastro-intestinal tract development in chickens divergently selected on their capacity of digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling broodiness in reproductive turkeys (Meleagris gallopavo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group {WPSA Working Group 6 (Reproduction)} 2010 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. pp.123-143, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3184/175815510X128379848154979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for excretion traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of digestibility of wheat- or corn-based diets in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science Association's annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une forte dilution de régime sur la croissance et les paramètres digestifs de poulets des lignées divergentes D+ et D- sélectionnées sur l'aptitude à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and breeding for improved poultry feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual National Breeders Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of fear responses transmission in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D+ and D- &amp;quot;digestion&amp;quot; chicken lines selected for divergent digestion efficiency on a wheat-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSADD: a multidisciplinary research program for sustainable breeding goals and selection criteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 2427</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des intéractions entre génotype et environnement dans les productions avicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct prediction of energy digestibility from poultry faeces using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Davrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Auckland, New Zealand. pp.626-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and individual variabilities of digestion parameters in pigs and poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on th potential of livestock genetics, genomics and breeding to reduce methane and N emissions from livestock systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for feed efficiency and adaptation to feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction in slow growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of welfare-related traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by photoperiod interaction in the traditional breed Gauloise Doree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wheat value : improvements by feed technology, plant breeding and animal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nervousness or fearfulness and social behaviour in male mule ducks : a update review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance towards humans in two genetic populations of pheasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. International Congress of the ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;nervosisme&amp;quot; chez le canard mulard. Synthèse des acquis de la recherche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional effects of feed form, and wheat compared to maize, in the D+ and D- chicken lines selected for divergent digestion capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Svihus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the naked neck gene on heat tolerance of slow growing broilers on growth, body composition and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la dureté du blé (Triticum aestivum) sur la digestion d'aliments granulés chez deux lignées divergentes de poulet de chair, sélectionnées sur le critère de l'EMAn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réactions d'évitement vis-à-vis de l'homme dans deux populations de faisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL contrôlant la sensibilité à la peur de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentoype by environment interaction on growth curve in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Istambul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing censored data from time-limited behavioural tests : example of duration of tonic immobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the UFAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth curve in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des objectifs de sélection pour l'adaptation aux méthodes d'élevage et la prise en compte du bien-être chez le poulet label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jeudis de la WPSA: Quelle(s) génétique(s) pour demain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d'une souche de poulet label contre le picage : bilan après trois générations de sélection au picomètre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des capacités de digestion des régimes à base de blé a une forte composante génétique chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Muley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hallouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5rd International Behavioral and Neural Genetic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Wageningen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of selection for a high body weight in broilers: growth curve and behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Convegno della Associazione Scientifica di Avicoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Forli, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of growth curve in chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Technique de la SASSO, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génome contrôlant l'émotivité chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dimorphisme sexuel de la courbe de croissance par gibbs sampling chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Milking of Small Ruminants, Milking and milk production of dairy sheep and goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of sexual dimorphism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, FortyEighth Annual National Breeders Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of sexual dimorphism in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry genetics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Mariensee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium international sur la traite mécanique des petits ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique du dimorphisme sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée technique SASSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Talmont St Hilaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of sexual dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium on current problems on avian genetics. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of an experimental selection on body weight and body composition in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Aviagen symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of an experimental selection on body weight and body composition in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Current Problems in Avian Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting feeding behavior would enhance feed efficiency in slow-growing free-range broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-by-environment interactions may limit the selection efficiency of chickens intended for free-range systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (3), pp.106361. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the outdoors during summer affects feed efficiency, carcass composition and meat quality in a slow-growing pure strain of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fagnoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf157. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of strain and stocking density on leg health, activity, and use of enrichments in conventional broiler chicken production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (9), pp.103993. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic correlations between feed efficiency, growth, and meat quality of slow-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poompramun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thumanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (6), pp.742-746. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071668.2022.2094218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of genetic parameters of body weight and feed efficiency in two divergent broiler lines for meat ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-022-01035-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bonnouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.425-440. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-HD - Mise au point d’un automate de consommation alimentaire pour volailles « BIRD-e : Bird Individual Ration Dispenser-electronic »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hzrz-4e49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-e : individualiser la mesure de la consommation d’aliment par les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de la génétique animale à la transition agroécologique des systèmes d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.2.4773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of growth, feed intake, and feed efficiency reveal a good capacity of adaptation of slow- and rapid-growing broilers to alternative diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (4), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2021.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (2), pp.1205-1212. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the serum color as an indirect criterion of selection of digestive efficiency in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (2), pp.702-707. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broilers divergently selected for digestibility differ for their digestive microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Caidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232418. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un automate de consommation alimentaire pour volailles nommé BIRD-e: Bird Individual Ration Dispenser-electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between digestive efficiency and metabolomic profiles of serum and intestinal contents in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24978-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive tract in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5344-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of fearfulness, general activity and feeding behavior in chickens and its relationship with digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (1), pp.114-124. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10519-016-9807-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature in hens estimated by infrared thermography at normal or hot temperatures and genetic correlations with egg and feather quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb (bas) Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1594-1601. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of the indigenous chickens (Gallus gallus) in the northwest of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahouari Dahloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Halbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/aab-59-79-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of bone and mineral metabolism in meat-type chickens: A QTL mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Selection for Digestive Efficiency on Microbiota Composition in the Chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0135488. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94 (4), pp.586-600. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pev028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling feed efficiency and excretion in chickens fed a wheat-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0156-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling growth performances, survival, and feed efficiency of four local chickens genetic types from Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T C Keambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B A Hako Touko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Manjeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Animal Health and Production in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Edition, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler lines divergently selected for digestive efficiency also differ in their susceptibility to colibacillosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03079457.2013.873531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de l’efficacité alimentaire et de ses composantes, une nécessité pour accroître l’efficience des productions animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Geurden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (25), </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gastric isthmus from D plus and D- broiler lines divergently selected for digestion efficiency shows histological and morphological differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Combemorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Chaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (5), pp.1245 - 1250. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2013-03756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of metabolic characteristics in chickens selected for their ability to digest wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.2605-2615. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-6182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of behavioural adaptation of livestock to farming conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.357-377. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de l’adaptation comportementale des animaux aux conditions d’élevage : le cas des productions bovines, porcines, avicoles et aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (1), pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the environmental impact of poultry breeding by genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for wheat digestibility affects emotionality and feeding behaviours in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (1-2), pp.114-122. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 1. Genetic parameters of anatomy of the gastro-intestinal tract and digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-12-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes en matière d'élevage des acteurs de la sélection animale, des filières de l'agroalimentaire et des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. A. Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Magdelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin M. Rémondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.285-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of chicken spermatozoa to undergo acrosome reaction after liquid storage or cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.122-130. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (4), pp.825-831. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (9), pp.1604-1612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive tract measurements and histological adaptation in broiler lines divergently selected for digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jeulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (9), pp.1955-1961. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2010-813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des rejets avicoles et porcins par la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (9), pp.1604-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the chemical composition of poultry excreta by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Davrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping main, epistatic and sex-specific QTL for body composition in a chicken populaton divergently selected for low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina A Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet particle size on digestive parameters in D+ and D− genetic chicken lines selected for divergent digestion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rougière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (6), pp.1206-1215. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2008-00408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological fear responses in ducks : genetic cross effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated effects of selection for immunity in White Leghorn chicken lines on natural antibodies and specific antibody responses to KLH and M. butyricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulietta Minozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Gb Nieuwland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-9-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of success of semen cryopreservation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (2), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for feed efficiency and adaptation to feed in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (3), pp.377-390. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S004393390800010X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on a behavioural fear trait is associated to changes in heart rate variability in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.339-346. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1601-183X.2006.00262.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat value: improvements by feed technology, plant breeding and animal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (4), pp.585-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effetcs of xylanase and antibiotic supplementations on the nutritional utilisation of a wheat diet growing chicks from genetic D+ and D- lines selected for divergent digestion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (10), pp.1435-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraintestinal pathogenic Escherichia coli strains of avian and human origin: Link between phylogenetic relationships and common virulence patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Moulin-Schouleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Répérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (10), pp.3366-3376. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00037-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions in relation to growth traits in slow growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.513-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between the naked neck gene, sex, and fluctuating ambient temperature on heat tolerance, growth, body composition, meat quality, and sensory analysis of slow growing meat-type broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tDNA locus polymorphism and ecto-chromosomal DNA insertion hot-spots are related to the phylogenetic group of Escherichia coli strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Dobrindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153, pp.826-837. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2006/001958-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal : quelles relations entre les critères physiologiques et comportementaux d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aupérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bolhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Geverink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationship between feed conversion ratio, growth curve and body composition in slow-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Lydie N'Dri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (3), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réactions d'évitement vis à vis de l'homme dans deux populations de faisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Damange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gibier et Chasse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 213, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wheat value: improvements by feed technology, plant breeding and animal genetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, suppl., ., pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wheat quality on digestion differ between the D+ and D- chicken lines selected for divergent digestion capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.462-469. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.3.462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau &amp;quot;Génétique de l'adaptation et bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158 (3), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan with AFLPtm markers to detect fearfulness-related QTLs in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.401-407. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2005.01336.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of adaptation and domestication in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (2), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02729893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of the growth curve of Rous sarcoma virus-induced tumors in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praharaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (9), pp.1479-1488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REML estimates of genetic parameters of sexual dimorphism for wing and thorax length in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of digestibilities and divergent selection for digestion ability in growing chicks fed a wheat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Muley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.860-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of sexual size dimorphism in a natural population of Drosophila melanogaster: an isofemale-line approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (3), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02715810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial correspondence analysis of fear-related behaviour traits in japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between tonic immobility and production estimated by factorial correspondence analysis in japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1839-1844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La selezione sul peso, gli effetti collaterali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Avicoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et adaptation : le point des connaissances chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (5), pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (11), pp.1640-1643. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/81.11.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-age thermal conditioning reduces uncoupling protein messenger RNA expression in pectoral muscle of broiler chicks at seven days of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81, pp.1640-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and milk somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis for mastitis resistance and milk somatic cell score in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.397-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on the growth curve of chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80, pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.2515-2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curve parameters for male and female chickens resulting from selection on shape of growth curve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.2515-2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight and prolificacy in pigeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.429-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courbes de croissance chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (5), pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight and prolificacy in pigeons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of growth curve parameters in male and female chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast muscle weight as well as on limited abdominal fat weight.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a selection experiment on increased body weight and breast musle weight as well as on limited abdominal fat weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the genetic parameters of sexual dimorphism of body weight in 'label' chickens and Muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.481-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight of broiler chickens measured at 22°C or 32°C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Geraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.488-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques du dimorphisme sexuel du poids chez le poulet label et le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.481-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body weight of broiler chickens measured at 22øc or 32øc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Geraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.488-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mangeoire électronique Bird-e : un outil pour la réduction en expérimentation avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49eme colloque des sciences de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell quality in extended laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of daily feed efficiency in broiler lines divergent for digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdol Hossain Ataei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain. A.C. Barroeta; C. Garcés Narro; G. Sayegh, European’s Poultry Conference Journal, pp.385, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggshell quality in the late phase of the laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of slow- and rapid-growing broilers to alternative diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain and stocking density on performances and meat quality of broilers reared with enrichments and natural light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.60, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-E: A new device to measure the feed intake, feeding behavior and growth in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards biomarkers of feed efficiency Using –omics approaches for biomarkers discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Skou Hedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Messad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanne Vershuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale du projet européen Feed-a-Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum color as a biomarker for indirect selection of digestive efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth EUROPEAN SYMPOSIUM ON POULTRY GENETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high throughput phenotyping of growth and feed intake to improve adaptation of chickens to sustainable diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth EUROPEAN SYMPOSIUM ON POULTRY GENETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS of digestive efficiency in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Meeting of H2020 Feed-a-Gene project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Newcastle, United Kingdom. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Edinburg, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between intestinal and blood metabolome and fecal digestive efficiency in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.64, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une acclimatation embryonnaire au froid visant à améliorer les capacités d’adaptation du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive function in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th european Symposoium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterion analysis of embryo acclimation techniques aiming at improving adaptive capacities in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAL-ADAPT : Evaluation multicritères de techniques d'acclimatation embryonnaire pour améliorer les capacités d'adaptation et limiter les coûts de production au démarrage et en fin d'élevage du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Caidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of new incubation strategies to increase the sustainability of broiler production in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.576, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of broiler production in the context of climate change - Evaluation of new incubation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpeller, France. 2015, Climate Smart Agriculture 2015 Third Global Science Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium of Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to select the laying hen of the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hendrix Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description du microbiote digestif pour prédire la robustesse du poulet de chair : le projet GALMIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for wheat digestibility affects emotionality in broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeel Alnahhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation modifies physiological responses without altering breast meat quality in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plumage score be improved using an automatic measurement of pecking at a bunch of feathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. p:174, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and improving the use of macro-minerals in poultry nutrition: special focus on phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roselina Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonadiman Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Todd J. Applegate. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 978-1-80146-731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and genomics of feed utilization efficiency in poultry species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bottje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juniper Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183 - 220, 2020, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2020.0065.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection of poultry based on digestive capacity - Impact on gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nottingham University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe de travail &amp;quot;Génétique et diversité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT URZ -Animal Production Research Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits related to the individual feed intake in group-housed broilers and rabbits, and the capacity of broilers to optimise their diet and nutrient intake related to feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Jansman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D2.3, INRAE; IRTA; Wageningen Universiteit en Research centrum (Wageningen, Nederland). 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the feed, the animal and the feeding techniques to improve the efficiency and sustainability of monogastric livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D5.2, INRAE; IRTA; Topigs Norwin; IFIP; Agrocampus ouest. 2019, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SP-2014-061, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIEF - Un poulet respectueux de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-GENM-007, Inrae. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECLARATION DE RESULTATS CONCERNANT DES OEUVRES INFORMATIQUES : BIRDe-logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 2021.08.21.Declaration_oeuvre_informatique_BIRDe_logiciel. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum color as a biomarker of digestive efficiency of poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/053409 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des volailles résistantes à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIRD-e: Bird Individual Ratio Dispenser-electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Urvoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de base de génétique et sélection. Application à l'aviculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Amélioration génétique), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre génotype et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Amélioration génétique), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux statistiques non paramétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Statistiques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multifactorielles: Analyses Factorielles des Correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Statistiques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Multifactorielles : Analyses en Composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Statistiques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des volailles : analyse de la variabilité génétique des caractères de comportement et d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER Sciences, Technologies, Santé MENTION Biologie Intégrative et Agrosciences SPECIALITE Qualité et environnement en productions animales FINALITE Professionnelle (Amélioration génétique), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Initiation à l'utilisation du logiciel SAS (Initiation à l'utilisation du logiciel SAS), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02816307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique du dimorphisme sexuel chez le poulet et le canard de barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId838"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C3DC6C5"/>
+    <w:nsid w:val="E6739824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-mignon-grasteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157811441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296602v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fagnoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fagnoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106361" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103993" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-022-01035-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poompramun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thumanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2022.2094218" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hzrz-4e49" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.01.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-016-9807-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Dahloum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moula" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Halbouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/aab-59-79-2016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2016.02.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Keambou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Hako Touko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Manjeli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2013.873531" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639537v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Combemorel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chaudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03756" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129650v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelhaitre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.03.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ261P5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000250v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Dock&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Magdelaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Daridan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guillaumin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. R&#233;mondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129508v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRVGS3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136274v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.864" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Gomez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00408" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661820v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002784" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666550v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S004393390800010X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04C51D0C6E0119DE1296F70BF457833B55A89F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894600v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664790v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Moulin-Schouleur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00037-07" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654904v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654932v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653528v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657583v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2006.00262.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659021v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/001958-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666697v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Th&#233;m&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657161v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654820v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;ron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.3.462" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677273v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01336.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WVQ7HC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Fisher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.11.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FBNQR0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676254v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674847v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678972v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673970v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549787v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco de Basilio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.11.1640" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669689v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ricard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676259v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670194v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894380v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jacquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001124" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696133v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poivey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689948v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochambeau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683772v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lescure" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698550v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894346v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lescure" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000129" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687736v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685565v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Millet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894223v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poivey" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686730v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685258v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684567v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Guillaumin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685902v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257368v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dukhta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.272" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304128v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301060v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jamenot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabeau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510717v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301216v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200348v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barlier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;chernart" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Limier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752615v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mabille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616141v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702770v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601317v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675816v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653328v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653323v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675802v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653337v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743120v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193918v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004744v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746109v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390122v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019134v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749812v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745860v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752089v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lafeuille" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752916v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bri&#232;re" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Etourneau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815510X128379848154979" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193610v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hillion" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754489v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812345v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752743v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750565v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757779v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752166v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713743v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dockes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755409v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753139v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189850v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750982v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816264v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754970v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754168v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755347v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409346v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouy" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409348v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759697v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svihus" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761333v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763632v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761215v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Peron" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gomez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sellier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Derouet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761098v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761595v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761480v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. N'Dri" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760915v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mills" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760498v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Abbadie" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761200v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761069v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763245v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758819v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761825v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825839v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758724v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759687v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829728v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771130v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768870v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765552v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767853v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767974v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765120v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765712v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764863v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670582v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670562v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467148v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Skou Hedemann" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Vershuren" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737885v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737886v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789047v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748564v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744739v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Yahav" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172812v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bottje" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juniper Lake" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0065.11" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804537v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670456v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229979v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sanchez" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230002v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651380v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651408v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193920v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675442v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795855v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795854v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801559v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796793v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795852v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800713v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810353v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816307v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835678v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-mignon-grasteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-0109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157811441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine V Mignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fagnoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dukhta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.272" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jamenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fagnoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;chernart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Limier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mabille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Combemorel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chaudeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390122v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougiere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lafeuille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hillion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bri&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Etourneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/175815510X128379848154979" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Gomez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812345v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757779v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713743v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dockes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755409v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189850v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753139v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Lydie N'Dri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754970v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409346v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754168v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816328v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759697v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Svihus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;ron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761215v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Peron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gomez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Derouet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763632v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Th&#233;m&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761595v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760915v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mills" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761480v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. N'Dri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Abbadie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764037v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Retailleau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Muley" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761069v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758819v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761825v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825839v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758724v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759687v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829728v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765552v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765987v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767853v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767974v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765120v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764863v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296602v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106361" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241644v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf157" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103993" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746547v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poompramun" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thumanu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2022.2094218" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627651v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-022-01035-z" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hzrz-4e49" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448095v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124151v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.01.032" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628257v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580825v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-016-9807-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637280v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Dahloum" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moula" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Halbouche" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/aab-59-79-2016" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631946v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2016.02.004" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633551v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Keambou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Hako Touko" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Manjeli" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635281v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2013.873531" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193938v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639537v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03756" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019444v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001978" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193846v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129650v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelhaitre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.03.007" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ261P5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000250v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Dock&#232;s" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Magdelaine" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Daridan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Guillaumin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. R&#233;mondet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129508v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.017" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRVGS3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136274v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193612v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729488v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.864" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662114v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2008-00408" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661820v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002784" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360361v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Minozzi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Parmentier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gb Nieuwland" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-5" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666550v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S004393390800010X" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04C51D0C6E0119DE1296F70BF457833B55A89F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657583v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2006.00262.x" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654904v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653528v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654932v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664790v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Moulin-Schouleur" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00037-07" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894600v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659021v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658131v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dobrindt" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2006/001958-0" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657161v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666697v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654820v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662779v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.3.462" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677394v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677273v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01336.x" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WVQ7HC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681392v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Fisher" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.11.001" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FBNQR0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680692v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praharaj" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;rat" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676254v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674847v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676511v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669637v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678972v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchot" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670037v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678703v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549787v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco de Basilio" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.11.1640" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673970v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894380v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jacquin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001124" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669689v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ricard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676259v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670194v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696133v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poivey" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689948v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochambeau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683772v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lescure" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698550v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894346v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lescure" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000129" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687736v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685565v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Millet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686730v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894223v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poivey" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684567v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Guillaumin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685258v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685902v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670582v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670562v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467148v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Skou Hedemann" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Vershuren" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737885v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737886v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789047v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607557v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741006v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741891v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132755v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738999v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748564v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744739v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Yahav" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815923v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172812v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bottje" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juniper Lake" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0065.11" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804537v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670456v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stilmant" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229979v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sanchez" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230002v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651380v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651408v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193920v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675442v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795852v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796793v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795855v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795854v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801559v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800713v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810353v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816307v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835678v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>