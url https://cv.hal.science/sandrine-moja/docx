--- v0 (2026-04-01)
+++ v1 (2026-05-05)
@@ -234,615 +234,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
+                <w:t xml:space="preserve">Lavandula angustifolia Mill. a model of aromatic and medicinal plant to study volatile organic compounds synthesis, evolution and ecological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">Mathias Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Florence Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2154839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556817v1</w:t>
+                <w:t xml:space="preserve">hal-04708460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavandula angustifolia Mill. a model of aromatic and medicinal plant to study volatile organic compounds synthesis, evolution and ecological functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicole</w:t>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 170 (1), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2154839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708460v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+                <w:t xml:space="preserve">Optimized Antibacterial Effects in a Designed Mixture of Essential Oils of Myrtus communis, Artemisia herba-alba and Thymus serpyllum for Wide Range of Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Wessal Ouedrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hamza Mechchate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robert</w:t>
+                <w:t xml:space="preserve">Asmaa Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11010132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878804v1</w:t>
+                <w:t xml:space="preserve">hal-04695500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Antibacterial Effects in a Designed Mixture of Essential Oils of Myrtus communis, Artemisia herba-alba and Thymus serpyllum for Wide Range of Applications</w:t>
+                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wessal Ouedrhiri</w:t>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Mechchate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
+                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Saleh</w:t>
+                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.132. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11010132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695500v1</w:t>
+                <w:t xml:space="preserve">hal-03556817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosted Antioxidant Effect Using a Combinatory Approach with Essential Oils from Origanum compactum, Origanum majorana, Thymus serpyllum, Mentha spicata, Myrtus communis, and Artemisia herba-alba: Mixture Design Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessal Ouedrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mechchate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mothana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,77 +919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Chemical and Genetic Diversity of the True Lavender over Its Natural Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Despinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1481,64 +1481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.24-33. </w:t>
@@ -1582,1616 +1582,1628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and antibacterial activities of Pelargonium asperum and Ormenis mixta essential oils and their synergistic antibacterial effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Synergistic antimicrobial activity of two binary combinations of marjoram, lavender, and wild thyme essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessal Ouedrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounyr Balouiri</w:t>
+                <w:t xml:space="preserve">Balouiri Mounyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Bouhdid</w:t>
+                <w:t xml:space="preserve">El Houssaine Harki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houssaine Harki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassane Greche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (30), pp.29860-29867. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (12), pp.3149-3158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9739-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10942912.2017.1280504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723637v1</w:t>
+                <w:t xml:space="preserve">hal-04723654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic antimicrobial activity of two binary combinations of marjoram, lavender, and wild thyme essential oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Antioxidant and antibacterial activities of Pelargonium asperum and Ormenis mixta essential oils and their synergistic antibacterial effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessal Ouedrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balouiri Mounyr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Mounyr Balouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bouhdid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine Harki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (12), pp.3149-3158. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (30), pp.29860-29867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10942912.2017.1280504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9739-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723654v1</w:t>
+                <w:t xml:space="preserve">hal-04723637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture design of Origanum compactum, Origanum majorana and Thymus serpyllum essential oils: Optimization of their antibacterial effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
+                <w:t xml:space="preserve">Genome size and plastid trnK-matK markers give new insights into the evolutionary history of the genus Lavandula L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.04.049⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150 (6), pp.1216-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2015.1014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723675v1</w:t>
+                <w:t xml:space="preserve">hal-01601919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome size and plastid trnK-matK markers give new insights into the evolutionary history of the genus Lavandula L.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legendre</w:t>
+                <w:t xml:space="preserve">Mixture design of Origanum compactum, Origanum majorana and Thymus serpyllum essential oils: Optimization of their antibacterial effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessal Ouedrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounyr Balouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bouhdid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pasquier</w:t>
+                <w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 150 (6), pp.1216-1224. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11263504.2015.1014006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601919v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for early intracellular accumulation of volatile compounds during spadix development in Arum italicum L. and preliminary data on some tropical Aroids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (8), pp.623-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-014-1197-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
+                <w:t xml:space="preserve">E. A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (17), pp.2278-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749471v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaisse</w:t>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bouverat-Bernier</w:t>
+                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/tjpt-e315⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651108v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSeasy: unsupervised and untargeted GC-MS data processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Amélioration des stratégies de lutte contre le dépérissement de la lavande et du lavandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legendre</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouverat-Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts427⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tjpt-e315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532810v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of three molecular data partition phylogenies of mints related to M. x piperita (Mentha; Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (4), pp.470-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2006-924043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00276515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization in the section Mentha (Lamiaceae) inferred from AFLP markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Taberlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (12), pp.2017-2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00279798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium-mediated transformation of lavandin (Lavandula x intermedia Emeric ex Loiseleur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8, pp.335-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1008948113305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3338,51 +3350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2154839" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessal Ouedrhiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mechchate" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010132" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mothana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Noman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121640" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Jennan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Fouad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nordine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Farah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Bennani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2018.1486230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounyr Balouiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouhdid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Harki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9739-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balouiri Mounyr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Greche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2017.1280504" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.04.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RL8LDW33-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00279798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2154839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessal Ouedrhiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mechchate" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Saleh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mothana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Noman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121640" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caissard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nairaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1232.12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Jennan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Fouad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nordine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Farah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Bennani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2018.1486230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balouiri Mounyr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Harki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Greche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2017.1280504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounyr Balouiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouhdid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9739-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2015.1014006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.04.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ3P7XK8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1197-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02532810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Courtois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts427" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wink" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RL8LDW33-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00279798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>