--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -415,343 +415,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réécriture universitaire: cas pratique autour de Cendrillon</w:t>
+                <w:t xml:space="preserve">Autour d’une table de cuisine : la genèse du projet éditorial de Kitchen Table Women of Color Press et l’anthologie This Bridge Called My Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Femmes et nourriture, 77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076765v1</w:t>
+                <w:t xml:space="preserve">hal-04262369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour d’une table de cuisine : la genèse du projet éditorial de Kitchen Table Women of Color Press et l’anthologie This Bridge Called My Back</w:t>
+                <w:t xml:space="preserve">La réécriture universitaire: cas pratique autour de Cendrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.relais-vol7iss7.431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262369v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunfactory et L’Herbe de l’oubli entre documents et témoignages</w:t>
+                <w:t xml:space="preserve">Autour des spectacles Gunfactory et L’Herbe de l’oubli, 9 août 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Montin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel d'Hoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 191-192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.11260⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.10664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608217v1</w:t>
+                <w:t xml:space="preserve">hal-04608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des spectacles Gunfactory et L’Herbe de l’oubli, 9 août 2021</w:t>
+                <w:t xml:space="preserve">Gunfactory et L’Herbe de l’oubli entre documents et témoignages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Montin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel d'Hoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 191-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.10664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.11260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608225v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma Opérateur Poétique</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Montin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05288852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol7iss7.431" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11260" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel d'Hoop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10664" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cailler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laverger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-vivant-le-mourant-beatrice-bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/hantises-et-spectres-dans-le-theatre-de-koltes-et-dans-le-theatre-contemporain/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611396v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PLJT8917" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03403712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03200302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA040207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289278v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Montin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05288852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.relais-vol7iss7.431" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel d'Hoop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10664" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11260" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cailler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laverger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/le-vivant-le-mourant-beatrice-bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/hantises-et-spectres-dans-le-theatre-de-koltes-et-dans-le-theatre-contemporain/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611396v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PLJT8917" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03403712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03404487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03200302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA040207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>