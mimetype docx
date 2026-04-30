--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1560,886 +1560,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of plant protein extracts as wall materials for the improvement of the oxidative stability of sunflower oil by microencapsulation</w:t>
+                <w:t xml:space="preserve">Flax phenolic compounds as inhibitors of lipid oxidation: Elucidation of their mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Priol</w:t>
+                <w:t xml:space="preserve">Larissa Socrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dagmey</w:t>
+                <w:t xml:space="preserve">Anthony Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morandat</w:t>
+                <w:t xml:space="preserve">Margaux Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Saleh</w:t>
+                <w:t xml:space="preserve">Yiming Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. El Kirat</w:t>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95, pp.105-115. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274, pp.651-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113619v1</w:t>
+                <w:t xml:space="preserve">hal-01988885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax phenolic compounds as inhibitors of lipid oxidation: Elucidation of their mechanisms of action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of plant protein extracts as wall materials for the improvement of the oxidative stability of sunflower oil by microencapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Quéro</w:t>
+                <w:t xml:space="preserve">L. Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Verdu</w:t>
+                <w:t xml:space="preserve">A. Dagmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Song</w:t>
+                <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Molinié</w:t>
+                <w:t xml:space="preserve">K. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.08.126⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01988885v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and Membrane Binding Properties of Serotonin Protect Lipids from Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholesterol-nitrone conjugates as protective agents against lipid oxidation: A model membrane study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Socrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Azouzi</w:t>
+                <w:t xml:space="preserve">Marie Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Santuz</w:t>
+                <w:t xml:space="preserve">Fanny Choteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.037⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1859 (12), pp.2495-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988829v1</w:t>
+                <w:t xml:space="preserve">hal-01988817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, iron(III) complexation properties, molecular dynamics simulations and P. aeruginosa siderophore-like activity of two pyoverdine analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Antonietti</w:t>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Natacha Farvacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.338-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax phenolic compounds: elucidation of their mechanism to prevent lipid peroxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant and Membrane Binding Properties of Serotonin Protect Lipids from Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Socrier</w:t>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Quero</w:t>
+                <w:t xml:space="preserve">Catia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verdu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Song</w:t>
+                <w:t xml:space="preserve">Francine Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (9), pp.1863-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610059v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol-nitrone conjugates as protective agents against lipid oxidation: A model membrane study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larissa Socrier</w:t>
+                <w:t xml:space="preserve">Flax phenolic compounds: elucidation of their mechanism to prevent lipid peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Socrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rosselin</w:t>
+                <w:t xml:space="preserve">Anthony Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Choteau</w:t>
+                <w:t xml:space="preserve">M. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Molinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (1), pp.S128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988817v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hematin loses its membranotropic activity upon oligomerization into malaria pigment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1848, pp.2952-2959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2479,1136 +2479,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to &amp;quot;topological effects and binding modes operating with multivalent iminosugar-based glycoclusters and mannosidases&amp;quot;.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
+                <w:t xml:space="preserve">DOPC/DPPC Fluid-Gel Phase Segregation in Supported Lipid Membranes Prepared by Fusion on Thiol-Modified Gold Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja502399b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.462-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/JBNS.2014.1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990760v1</w:t>
+                <w:t xml:space="preserve">hal-03054548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBN derived amphiphilic spin-traps. II/Study of their antioxidant properties in biomimetic membranes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+                <w:t xml:space="preserve">Correction to &amp;quot;topological effects and binding modes operating with multivalent iminosugar-based glycoclusters and mannosidases&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ange Polidori</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Isabel Garcia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.08.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (18), pp.6773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja502399b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333011v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOPC/DPPC Fluid-Gel Phase Segregation in Supported Lipid Membranes Prepared by Fusion on Thiol-Modified Gold Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Azouzi</w:t>
+                <w:t xml:space="preserve">PBN derived amphiphilic spin-traps. II/Study of their antioxidant properties in biomimetic membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (6), pp.462-472. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.384-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/JBNS.2014.1272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054548v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Nature of the Cluster Effect Observed with Synthetic Multivalent Galactosides and Peanut Agglutinin Lectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic force microscopy of model lipid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Almant</w:t>
+                <w:t xml:space="preserve">E. Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Mastouri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mastouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202319⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405, pp.1445-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-012-6383-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142483v1</w:t>
+                <w:t xml:space="preserve">hal-00782691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological effects and binding modes operating with multivalent iminosugar-based glycoclusters and mannosidases.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Probing the Nature of the Cluster Effect Observed with Synthetic Multivalent Galactosides and Peanut Agglutinin Lectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Almant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mastouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gallego-Yerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Garcia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja406931w⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990774v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy of model lipid membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological effects and binding modes operating with multivalent iminosugar-based glycoclusters and mannosidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Isabel Garcia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (49), pp.18427-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja406931w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-012-6383-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00782691v1</w:t>
+                <w:t xml:space="preserve">hal-00990774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide nanoparticles disturb the fibronectin-mediated adhesion and spreading of pre-osteoblastic cells</w:t>
+                <w:t xml:space="preserve">Preosteoblasts and fibroblasts respond differently to anastase titanium dioxide nanoparticles: a cytotoxicity and inflammatory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim El Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (38), pp.13660-13667. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.68-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la302219v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737724v1</w:t>
+                <w:t xml:space="preserve">hal-00647975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preosteoblasts and fibroblasts respond differently to anastase titanium dioxide nanoparticles: a cytotoxicity and inflammatory study</w:t>
+                <w:t xml:space="preserve">Titanium dioxide nanoparticles disturb the fibronectin-mediated adhesion and spreading of pre-osteoblastic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Kirat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (38), pp.13660-13667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la302219v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.09.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00647975v1</w:t>
+                <w:t xml:space="preserve">hal-00737724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome c provokes the weakening of zwitterionic membranes as measured by force spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (1), pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3667,64 +3667,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potent antimalarial peptide cyclosporin a induces the aggregation and permeabilization of sphingomyelin-rich membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27, pp.9465-9472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3771,64 +3771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The natural antioxidant rosmarinic acid spontaneously penetrates membranes to inhibit lipid peroxidation in situ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1808 (12), pp.2973-2980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3868,363 +3868,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potent antimalarial drug cyclosporin A preferentially destabilizes sphingomyelin-rich membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Morandat</w:t>
+                <w:t xml:space="preserve">Preparation of an electrochemical biosensor based on lipid membranes in nanoporous alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Largueze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la902580w⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468460v1</w:t>
+                <w:t xml:space="preserve">hal-00495474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale analysis of supported lipid bilayers using atomic force microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.F. Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1798 (4), pp.750-765. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of an electrochemical biosensor based on lipid membranes in nanoporous alumina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+                <w:t xml:space="preserve">The potent antimalarial drug cyclosporin A preferentially destabilizes sphingomyelin-rich membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.1960-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la902580w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.03.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00495474v1</w:t>
+                <w:t xml:space="preserve">hal-00468460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of immobilization technique for liver microsomes</w:t>
               </w:r>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanvir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pulvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4352,51 +4352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of immobilised rat hepatic microsomal CYP2E1 using alumina membrane as a support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanvir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,64 +4481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome c interaction with neutral lipid membranes: influence of lipid packing and protein charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 162 (1-2), pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4584,77 +4584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of non-ionic detergents with biomembranes at the nanoscale observed by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pardo Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.769-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4688,64 +4688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubilization of supported lipid membranes by octyl glucoside observed by time-lapse atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55, pp.179-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4791,64 +4791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol modulation of membrane resistance to Triton-X100 explored by atomic force microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1768, pp.2300-2309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,64 +4894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time atomic force microscopy reveals cytochrome-induced alterations in neutral lipid bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.10929-10932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4997,64 +4997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane resistance to Triton X-100 explored by real-time atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.5786-5791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5269,51 +5269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.morandat@utc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Verdu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1KFTLK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Antonietti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Farvacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.06.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Socrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDW5LV10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Isabel Garcia Moreno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502399b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bortolato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.08.034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03054548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JBNS.2014.1272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallego-Yerga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202319" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75W32HQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406931w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6383-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7N1BJGP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302219v" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.09.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC3ZBXNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.08.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LTB31XS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201040c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.08.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJL68XGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902580w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.07.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8C0RHJV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Largueze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.03.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHZRGM1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2008.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2H4GMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.08.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PVW1HV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0Q85DR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018696" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.11.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QV4R78-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S58NGK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702158j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4Q7TCVR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0604228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DGWJ363-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.morandat@utc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Verdu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1KFTLK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Antonietti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Farvacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.06.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Socrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDW5LV10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03054548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JBNS.2014.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Isabel Garcia Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502399b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bortolato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.08.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6383-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7N1BJGP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallego-Yerga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202319" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75W32HQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406931w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.09.044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC3ZBXNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302219v" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.08.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LTB31XS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201040c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.08.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJL68XGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Largueze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.03.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHZRGM1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.07.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8C0RHJV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902580w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2008.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2H4GMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.08.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PVW1HV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0Q85DR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018696" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.11.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QV4R78-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S58NGK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702158j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4Q7TCVR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0604228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DGWJ363-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>