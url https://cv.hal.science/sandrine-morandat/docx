--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -1970,295 +1970,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, iron(III) complexation properties, molecular dynamics simulations and P. aeruginosa siderophore-like activity of two pyoverdine analogs</w:t>
+                <w:t xml:space="preserve">Antioxidant and Membrane Binding Properties of Serotonin Protect Lipids from Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Antonietti</w:t>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Catia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Farvacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Cézard</w:t>
+                <w:t xml:space="preserve">Francine Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (9), pp.1863-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988822v1</w:t>
+                <w:t xml:space="preserve">hal-01988829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and Membrane Binding Properties of Serotonin Protect Lipids from Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, iron(III) complexation properties, molecular dynamics simulations and P. aeruginosa siderophore-like activity of two pyoverdine analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Azouzi</w:t>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Santuz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catia Pereira</w:t>
+                <w:t xml:space="preserve">Natacha Farvacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Côté</w:t>
+                <w:t xml:space="preserve">Christine Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112 (9), pp.1863-1873. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.338-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988829v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax phenolic compounds: elucidation of their mechanism to prevent lipid peroxidation</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOPC/DPPC Fluid-Gel Phase Segregation in Supported Lipid Membranes Prepared by Fusion on Thiol-Modified Gold Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,338 +2583,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to &amp;quot;topological effects and binding modes operating with multivalent iminosugar-based glycoclusters and mannosidases&amp;quot;.</w:t>
+                <w:t xml:space="preserve">PBN derived amphiphilic spin-traps. II/Study of their antioxidant properties in biomimetic membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+                <w:t xml:space="preserve">Muriel Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Isabel Garcia Moreno</w:t>
+                <w:t xml:space="preserve">Bernard Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Deniaud</w:t>
+                <w:t xml:space="preserve">Ange Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (18), pp.6773. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.384-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja502399b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990760v1</w:t>
+                <w:t xml:space="preserve">hal-01333011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBN derived amphiphilic spin-traps. II/Study of their antioxidant properties in biomimetic membranes.</w:t>
+                <w:t xml:space="preserve">Correction to &amp;quot;topological effects and binding modes operating with multivalent iminosugar-based glycoclusters and mannosidases&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Roux</w:t>
+                <w:t xml:space="preserve">M Isabel Garcia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Polidori</w:t>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113, pp.384-393. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (18), pp.6773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja502399b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333011v1</w:t>
+                <w:t xml:space="preserve">hal-00990760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy of model lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gallego-Yerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Garcia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.728-737. </w:t>
@@ -3145,103 +3145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological effects and binding modes operating with multivalent iminosugar-based glycoclusters and mannosidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ortiz Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Isabel Garcia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (49), pp.18427-35. </w:t>
@@ -3273,299 +3273,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preosteoblasts and fibroblasts respond differently to anastase titanium dioxide nanoparticles: a cytotoxicity and inflammatory study</w:t>
+                <w:t xml:space="preserve">Titanium dioxide nanoparticles disturb the fibronectin-mediated adhesion and spreading of pre-osteoblastic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Kirat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90, pp.68-74. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (38), pp.13660-13667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la302219v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647975v1</w:t>
+                <w:t xml:space="preserve">hal-00737724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide nanoparticles disturb the fibronectin-mediated adhesion and spreading of pre-osteoblastic cells</w:t>
+                <w:t xml:space="preserve">Preosteoblasts and fibroblasts respond differently to anastase titanium dioxide nanoparticles: a cytotoxicity and inflammatory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim El Kirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.09.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la302219v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00737724v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome c provokes the weakening of zwitterionic membranes as measured by force spectroscopy.</w:t>
               </w:r>
@@ -3984,247 +3984,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale analysis of supported lipid bilayers using atomic force microscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potent antimalarial drug cyclosporin A preferentially destabilizes sphingomyelin-rich membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.F. Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.07.026⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.1960-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la902580w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468464v1</w:t>
+                <w:t xml:space="preserve">hal-00468460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potent antimalarial drug cyclosporin A preferentially destabilizes sphingomyelin-rich membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale analysis of supported lipid bilayers using atomic force microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.F. Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (4), pp.750-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la902580w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00468460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of immobilization technique for liver microsomes</w:t>
               </w:r>
@@ -5269,51 +5269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.morandat@utc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Verdu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1KFTLK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Antonietti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Farvacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.06.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Socrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDW5LV10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03054548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JBNS.2014.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Isabel Garcia Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502399b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bortolato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.08.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6383-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7N1BJGP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallego-Yerga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202319" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75W32HQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406931w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.09.044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC3ZBXNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302219v" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.08.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LTB31XS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201040c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.08.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJL68XGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Largueze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.03.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHZRGM1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.07.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8C0RHJV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902580w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2008.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2H4GMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.08.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PVW1HV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0Q85DR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018696" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.11.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QV4R78-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S58NGK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702158j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4Q7TCVR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0604228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DGWJ363-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.morandat@utc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321456v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Le Priol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gmur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dagmey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morandat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-021-01254-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04321481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Verdu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1KFTLK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02113619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Priol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagmey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morandat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.04.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Antonietti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Farvacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.06.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Socrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azouzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDW5LV10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03054548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/JBNS.2014.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bortolato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.08.034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Isabel Garcia Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja502399b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beauvais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6383-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7N1BJGP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallego-Yerga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202319" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75W32HQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja406931w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302219v" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.09.044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC3ZBXNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.08.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LTB31XS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201040c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fadel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.08.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJL68XGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Largueze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.03.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHZRGM1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902580w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.07.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8C0RHJV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pantigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2008.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2H4GMSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2009.08.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PVW1HV0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0Q85DR8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018696" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.11.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QV4R78-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S58NGK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702158j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4Q7TCVR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0604228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DGWJ363-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>