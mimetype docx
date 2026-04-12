--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Musso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133228592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">213290236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138950333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can lead to late diagnosis of HIV in an illegal gold mining environment? A qualitative study at the French Guiana’s border with Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Floersheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Eubanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061237. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04051931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH/sida, l'épidémie n'est pas finie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maux d'exil : la lettre du Comede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb face au VIH/sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Lachheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Face au VIH/sida, 25, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville effondrée : Marseille après le 5 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaëla Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Saint-Lary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de la lutte contre le VIH/sida en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bourouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Politics of Representation and Narratives: A Current Project at the Museum of European and Mediterranean Civilizations (Mucem) in Marseilles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncurating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What You Don’t Know About AIDS Could Fill A Museum: Curatorial Ethics and the Ongoing Epidemic in the 21st Century, 42, pp.206-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes contre le sida et luttes LGBT au Maroc. Notes exploratoires sur les enjeux d’une imbrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier: Genre, santé et droits sexuels et reproductifs au Maghreb, 17, pp.201-217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Anthropologie et migrations : mises en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aterianus-Owanga Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’anthropologie de la santé éclaire certains enjeux des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier : Les migrations, 189, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.189.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.111.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Didier Fassin, Jean-Sébastien Eideliman (dir.), Économies morales contemporaines, Paris, La Découverte, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer – et vivre – la précarité énergétique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2015.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des façonnements sociaux du renoncement aux soins : Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.312.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une industrie… l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VIH/sida, Printemps 2013 (9), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « participation profane » et son usage dans le champ de la médiation socio-sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Reconnaître l’invisible, gouverner l’imprévisible. Pratiques et savoirs informels en santé mentale, 49-50, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et circulations thérapeutiques : Odyssées et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, En quête de soins : soignants et malades dans la globalisation, 5, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps des affects - Corps en migrations, 10, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la santé et les médecines circulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commencement est la moitié de tout : Présentation du premier numéro de la revue Anthropologie & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Où va l'anthropologie de la santé ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de &amp;quot;Sida et minorités postcoloniales. Histoire sociale, usages et enjeux de la cible « Migrants » dans les politiques du sida en France&amp;quot;. Sandrine Musso. Thèse pour l’obtention du doctorat d’anthropologie sociale et ethnologie de l’École des Hautes Études en Sciences Sociales, préparée sous la direction de Jean-Pierre Dozon, 446 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 15. La mesure des « migrants » dans les statistiques du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes M. et Schmitz O., “La séropositivité, un regard des sciences sociales”. Publications des Facultés Universitaires Saint-Louis, Bruxelles, 2008, 206 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve par l’épidémiologie : lectures « indigènes » des chiffres du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Militantisme médical et fabrique des politiques de santé, Hiver 2008-2009 (68), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du &amp;quot;malaise éthique&amp;quot; du chercheur : les leçons d’un terrain sur les objets « sida » et « immigration » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’invisibilité. Le travail de rue d’une association marseillaise auprès de prostituées maghrébines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce de la maladie grave dans le contexte de la trajectoire migratoire :le cas de l’annonce de séropositivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métisse, Lettre de l’Association Internationale d’Ethnopsychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Réflexions des cliniciens sur les pratiques, 12, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation thérapeutique sans le savoir. Approche anthropologique de la rencontre entre travailleurs pairs et personnes sans chez-soi ayant une co-occurrence psychiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Driffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 2. Regard sur... La santé et l’« immigration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and education for HIV / AIDS prevention : an Arab-Islamic View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019719704055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et éducation pour la prévention du VIH / SIDA : un point de vue arabo-musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives : revue trimestrielle de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion y la educacion para la prevencion del VIH / SIDA : una perspectiva arabe-musulmana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.114-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb : sida et toxicomanie, un sujet délicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peddro : mise en réseau de l'information dans le domaine de l'éducation préventive contre l'abus de drogues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N° spécial :, 3-4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Coppo, Piero. « Les guérisseurs de la folie. Histoires du plateau dogon : Ethnopsychiatrie», Empêcheurs de penser rond, Le Plessis-Robinson, 1998, 163 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (158), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux soins des étrangers en situation précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Santé, le traitement de la différence, 1225 (1), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2000.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida, régénérateur des mythes dans les foyers de travailleurs immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête : Les difficultés d'accès aux soins des étrangers atteints par le VIH-sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Une coopération parfois houleuse entre acteurs institutionnels et de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hanoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.536-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le VIH/sida au musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, anamosa, pp.12-19, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec les archives télévisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fanfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie : catalogue de l'exposition, Marseille, Mucem, 15 décembre 2021-15 mai 2022 Abriol S., Broqua C., Chantraine R., Chenu C., Douris V., Loux F., Molle F. et Musso S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamosa; Mucem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-36, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des “vulnérabilités” du corps des femmes. Retour sur l’histoire sociale et les leçons de l’épidémie de Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, enfants et santé à Madagascar : approches anthropologiques comparées / sous la direction de Dolorès Pourette, Chiarella Mattern, Christine Bellas Cabane, Bodo Ravololomanga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-260, 2018, Anthropologies &amp; médecines, 978-2-343-14681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmaleck Sayad. Les corps de l’« immigré »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le soin, approches contemporaines. Nathalie Zaccai-Reyners, Céline Lefève, Jean-Christophe Mino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de soin, 978-2-13-075018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-337, 2015, 9782271085153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale. Fatoumata Ouattara, Valéry Ridde (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-158, 2015, Libre Accès, 978-2-7606-3523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 idées reçues en santé mondiale. Sous la direction de Valéry Ridde, Fatoumata Ouattara. Rennes : Presses de l'Ecole des hautes études en santé publique EHESP, 2015. 160 p. (Hors collection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.103-108, 2015, 978-2-8109-0425-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Les Suds du Nord. Mobilisations de personnes originaires du Maghreb face à l’épidémie de sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Suds face au sida : quand la société civile se mobilise. Editeurs scientifiques Fred Eboko, Frédéric Bourdier, Christophe Broqua. Marseille : IRD Éditions, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-279, 2011, Objectifs Suds, 978-2-7099-1706-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes séropositives originaires d’Afrique sub-saharienne en France ; les ambivalences d’une visibilité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge. Sous la direction de Alice Desclaux, Philippe Msellati, Khoudia Sow. Paris : Anrs ; Sèvres : EDK, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anrs; EDK, pp.233-246, 2011, Collection Sciences sociales et SIDA, 978-2-8425-4151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades, victimes ou coupables ? Les dilemmes de la lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefranc, Sandrine ; Mathieu, Lilian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-179, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00445332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre : Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petite bibliothèque d’anthropologie médicale : une anthologie. Jean Benoist (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala ; AMADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2002, 2-84586-265-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Vroelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinprecht Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azocar Betty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2015, Culture et société, 978-2-84292-423-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la complexité à construire collaborations et interdisciplinarité : vignettes ethnographiques et retours d’expérience au sein d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AnthropoMed "Dissonances et Convergences entre Anthropologie et Santé Publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnthropoMed; IMERA, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants : généalogie d’une population clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Houphouët Boigny, Abidjan, Dec 2016, Abidjan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrants et accès aux soins » : perspectives anthropologiques [Introduction à l’atelier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFRAVIH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance francophone des acteurs de santé contre le VIH et les infections virales chroniques ou émergentes AFRAVIH, Apr 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la roue? La difficile capitalisation des expériences de médiation en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaquaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention nationale 2016 Sidaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris; Sidaction, Jun 2016, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des «vulnérabilités» du corps des femmes : retour sur l’histoire sociale et les leçons de l’épidémie de sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des femmes et des enfants : des soins domestiques aux politiques publiques. 1er colloque francophone d'anthropologie de la santé à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement IRD; Ambassade de France; Institut Pasteur de Madagascar; Centre Population et développement CEPED, Mar 2016, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en santé dans le domaine du VIH : retour sur l’expérience du programme de formation de l’institut IMEA (2000-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de la médiation : vers une reconnaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de coordination régionale de la lutte contre le virus de l'immunodéficience humaine de l'Ile-de-France COREVIH, Oct 2015, Paris, France. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématisation des migrants et des demandeurs d’asile dans le besoin du traitement anti-rétroviral contre le VIH/Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l’humanitarisme sexuel : Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Méditerranéen de Sociologie LAMES, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et usages sociaux du secret [médical et le VIH]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée VIH et secret médical. Codes secrets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Monde Arabe, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie et l’institution du mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les « mariages forcés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouvement Français pour le Planning Familial, Nov 2010, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH : avancées scientifiques contre discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'Esapce des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des Sciences, Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie : une perspective ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations humaines et circulations des ressources. La santé en temps de mondialisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS Unité de Recherche Migrations et Société, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre psychisme et cancer : significations individuelles et sociales d'une interprétation de la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : « Cancers, corps et identités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Susan Sontag – sciences humaines et cancers; Université Victor Segalen Bordeaux 2, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et sida : une perspective anthropologique sur la généalogie d’une politique publique de discrimination positive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">133e Congrès du CTHS. Migrations, échanges et transferts de part et d'autre de l'Atlantique : Europe, Canada, Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Jun 2008, Ville de Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades versus Victimes : des répertoires d’action nécessairement différents ? Le cas de deux associations récemment entrées en lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilisation de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches politiques de la Sorbonne CRPS (Université de Paris I / CNRS); Institut des sciences sociales du politique ISP (Université de Paris X / ENS Cachan / CNRS), Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étrangers : éléments d’histoire pour éclairer quelques enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Exils et VIH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Sida Sexualités et Prévention, Dec 2005, Ville-Evrard (Neuilly sur Marne), France. pp.54-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et enjeux d’un programme expérimental de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La médiation en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la santé, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et conduites des migrants face au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale sur la prise en charge extra-hospitalière et communautaire des personnes atteintes par le VIH/SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien à l'innovation. Réduction de la précarité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réf. 0704C0188 (ADEME) Réf. P08.08/0000048 (PUCA), Plan Urbanisme Construction Architecture (PUCA); Agence de l’environnement et de la maîtrise de l’énergie (ADEME); Agence nationale de l'habitat. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur la précarité énergétique : enquête auprès des acteurs de première ligne sur le terrain marseillais, Rapport intermédiaire du projet ANR Vitalis (Vulnérabilités en contexte : expérimentations dans le champ des actions sanitaires et sociales et reconfigurations des politiques de prévention et de protection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2010, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes sociales et usages sociaux des théories de la psychogenèse du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odina Sturzenegger-Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille III. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cinquième &amp;quot;H&amp;quot; : de la question des femmes dans l’épidémie à celle des femmes issues de l’immigration en France », in Femme, immigration et VIH dans le monde. Une approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Unesco. Division des politiques culturelles et du dialogue interculturel. 2005, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Musso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133228592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">213290236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138950333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can lead to late diagnosis of HIV in an illegal gold mining environment? A qualitative study at the French Guiana’s border with Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Floersheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Eubanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061237. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04051931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH/sida, l'épidémie n'est pas finie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maux d'exil : la lettre du Comede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb face au VIH/sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Lachheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Face au VIH/sida, 25, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville effondrée : Marseille après le 5 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaëla Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Saint-Lary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de la lutte contre le VIH/sida en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bourouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Politics of Representation and Narratives: A Current Project at the Museum of European and Mediterranean Civilizations (Mucem) in Marseilles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncurating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What You Don’t Know About AIDS Could Fill A Museum: Curatorial Ethics and the Ongoing Epidemic in the 21st Century, 42, pp.206-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes contre le sida et luttes LGBT au Maroc. Notes exploratoires sur les enjeux d’une imbrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier: Genre, santé et droits sexuels et reproductifs au Maghreb, 17, pp.201-217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Anthropologie et migrations : mises en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aterianus-Owanga Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’anthropologie de la santé éclaire certains enjeux des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier : Les migrations, 189, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.189.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.111.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Didier Fassin, Jean-Sébastien Eideliman (dir.), Économies morales contemporaines, Paris, La Découverte, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer – et vivre – la précarité énergétique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2015.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des façonnements sociaux du renoncement aux soins : Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.312.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une industrie… l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VIH/sida, Printemps 2013 (9), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « participation profane » et son usage dans le champ de la médiation socio-sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Reconnaître l’invisible, gouverner l’imprévisible. Pratiques et savoirs informels en santé mentale, 49-50, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et circulations thérapeutiques : Odyssées et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, En quête de soins : soignants et malades dans la globalisation, 5, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps des affects - Corps en migrations, 10, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la santé et les médecines circulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commencement est la moitié de tout : Présentation du premier numéro de la revue Anthropologie & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Où va l'anthropologie de la santé ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 15. La mesure des « migrants » dans les statistiques du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de &amp;quot;Sida et minorités postcoloniales. Histoire sociale, usages et enjeux de la cible « Migrants » dans les politiques du sida en France&amp;quot;. Sandrine Musso. Thèse pour l’obtention du doctorat d’anthropologie sociale et ethnologie de l’École des Hautes Études en Sciences Sociales, préparée sous la direction de Jean-Pierre Dozon, 446 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes M. et Schmitz O., “La séropositivité, un regard des sciences sociales”. Publications des Facultés Universitaires Saint-Louis, Bruxelles, 2008, 206 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve par l’épidémiologie : lectures « indigènes » des chiffres du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Militantisme médical et fabrique des politiques de santé, Hiver 2008-2009 (68), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du &amp;quot;malaise éthique&amp;quot; du chercheur : les leçons d’un terrain sur les objets « sida » et « immigration » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’invisibilité. Le travail de rue d’une association marseillaise auprès de prostituées maghrébines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce de la maladie grave dans le contexte de la trajectoire migratoire :le cas de l’annonce de séropositivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métisse, Lettre de l’Association Internationale d’Ethnopsychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Réflexions des cliniciens sur les pratiques, 12, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation thérapeutique sans le savoir. Approche anthropologique de la rencontre entre travailleurs pairs et personnes sans chez-soi ayant une co-occurrence psychiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Driffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 2. Regard sur... La santé et l’« immigration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and education for HIV / AIDS prevention : an Arab-Islamic View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019719704055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion y la educacion para la prevencion del VIH / SIDA : una perspectiva arabe-musulmana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.114-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et éducation pour la prévention du VIH / SIDA : un point de vue arabo-musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives : revue trimestrielle de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb : sida et toxicomanie, un sujet délicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peddro : mise en réseau de l'information dans le domaine de l'éducation préventive contre l'abus de drogues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N° spécial :, 3-4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Coppo, Piero. « Les guérisseurs de la folie. Histoires du plateau dogon : Ethnopsychiatrie», Empêcheurs de penser rond, Le Plessis-Robinson, 1998, 163 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (158), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux soins des étrangers en situation précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Santé, le traitement de la différence, 1225 (1), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2000.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida, régénérateur des mythes dans les foyers de travailleurs immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête : Les difficultés d'accès aux soins des étrangers atteints par le VIH-sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Une coopération parfois houleuse entre acteurs institutionnels et de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hanoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.536-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le VIH/sida au musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, anamosa, pp.12-19, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec les archives télévisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fanfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie : catalogue de l'exposition, Marseille, Mucem, 15 décembre 2021-15 mai 2022 Abriol S., Broqua C., Chantraine R., Chenu C., Douris V., Loux F., Molle F. et Musso S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamosa; Mucem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-36, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des “vulnérabilités” du corps des femmes. Retour sur l’histoire sociale et les leçons de l’épidémie de Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, enfants et santé à Madagascar : approches anthropologiques comparées / sous la direction de Dolorès Pourette, Chiarella Mattern, Christine Bellas Cabane, Bodo Ravololomanga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-260, 2018, Anthropologies &amp; médecines, 978-2-343-14681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmaleck Sayad. Les corps de l’« immigré »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le soin, approches contemporaines. Nathalie Zaccai-Reyners, Céline Lefève, Jean-Christophe Mino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de soin, 978-2-13-075018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale. Fatoumata Ouattara, Valéry Ridde (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-158, 2015, Libre Accès, 978-2-7606-3523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-337, 2015, 9782271085153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 idées reçues en santé mondiale. Sous la direction de Valéry Ridde, Fatoumata Ouattara. Rennes : Presses de l'Ecole des hautes études en santé publique EHESP, 2015. 160 p. (Hors collection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.103-108, 2015, 978-2-8109-0425-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes séropositives originaires d’Afrique sub-saharienne en France ; les ambivalences d’une visibilité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge. Sous la direction de Alice Desclaux, Philippe Msellati, Khoudia Sow. Paris : Anrs ; Sèvres : EDK, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anrs; EDK, pp.233-246, 2011, Collection Sciences sociales et SIDA, 978-2-8425-4151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Les Suds du Nord. Mobilisations de personnes originaires du Maghreb face à l’épidémie de sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Suds face au sida : quand la société civile se mobilise. Editeurs scientifiques Fred Eboko, Frédéric Bourdier, Christophe Broqua. Marseille : IRD Éditions, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-279, 2011, Objectifs Suds, 978-2-7099-1706-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades, victimes ou coupables ? Les dilemmes de la lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefranc, Sandrine ; Mathieu, Lilian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-179, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00445332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre : Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petite bibliothèque d’anthropologie médicale : une anthologie. Jean Benoist (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala ; AMADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2002, 2-84586-265-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Vroelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinprecht Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azocar Betty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2015, Culture et société, 978-2-84292-423-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la complexité à construire collaborations et interdisciplinarité : vignettes ethnographiques et retours d’expérience au sein d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AnthropoMed "Dissonances et Convergences entre Anthropologie et Santé Publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnthropoMed; IMERA, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la roue? La difficile capitalisation des expériences de médiation en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaquaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention nationale 2016 Sidaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris; Sidaction, Jun 2016, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrants et accès aux soins » : perspectives anthropologiques [Introduction à l’atelier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFRAVIH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance francophone des acteurs de santé contre le VIH et les infections virales chroniques ou émergentes AFRAVIH, Apr 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants : généalogie d’une population clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Houphouët Boigny, Abidjan, Dec 2016, Abidjan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des «vulnérabilités» du corps des femmes : retour sur l’histoire sociale et les leçons de l’épidémie de sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des femmes et des enfants : des soins domestiques aux politiques publiques. 1er colloque francophone d'anthropologie de la santé à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement IRD; Ambassade de France; Institut Pasteur de Madagascar; Centre Population et développement CEPED, Mar 2016, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en santé dans le domaine du VIH : retour sur l’expérience du programme de formation de l’institut IMEA (2000-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de la médiation : vers une reconnaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de coordination régionale de la lutte contre le virus de l'immunodéficience humaine de l'Ile-de-France COREVIH, Oct 2015, Paris, France. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématisation des migrants et des demandeurs d’asile dans le besoin du traitement anti-rétroviral contre le VIH/Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l’humanitarisme sexuel : Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Méditerranéen de Sociologie LAMES, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et usages sociaux du secret [médical et le VIH]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée VIH et secret médical. Codes secrets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Monde Arabe, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie et l’institution du mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les « mariages forcés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouvement Français pour le Planning Familial, Nov 2010, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH : avancées scientifiques contre discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'Esapce des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des Sciences, Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie : une perspective ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations humaines et circulations des ressources. La santé en temps de mondialisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS Unité de Recherche Migrations et Société, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre psychisme et cancer : significations individuelles et sociales d'une interprétation de la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : « Cancers, corps et identités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Susan Sontag – sciences humaines et cancers; Université Victor Segalen Bordeaux 2, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et sida : une perspective anthropologique sur la généalogie d’une politique publique de discrimination positive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">133e Congrès du CTHS. Migrations, échanges et transferts de part et d'autre de l'Atlantique : Europe, Canada, Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Jun 2008, Ville de Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades versus Victimes : des répertoires d’action nécessairement différents ? Le cas de deux associations récemment entrées en lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilisation de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches politiques de la Sorbonne CRPS (Université de Paris I / CNRS); Institut des sciences sociales du politique ISP (Université de Paris X / ENS Cachan / CNRS), Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étrangers : éléments d’histoire pour éclairer quelques enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Exils et VIH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Sida Sexualités et Prévention, Dec 2005, Ville-Evrard (Neuilly sur Marne), France. pp.54-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et enjeux d’un programme expérimental de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La médiation en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la santé, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et conduites des migrants face au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale sur la prise en charge extra-hospitalière et communautaire des personnes atteintes par le VIH/SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien à l'innovation. Réduction de la précarité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réf. 0704C0188 (ADEME) Réf. P08.08/0000048 (PUCA), Plan Urbanisme Construction Architecture (PUCA); Agence de l’environnement et de la maîtrise de l’énergie (ADEME); Agence nationale de l'habitat. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur la précarité énergétique : enquête auprès des acteurs de première ligne sur le terrain marseillais, Rapport intermédiaire du projet ANR Vitalis (Vulnérabilités en contexte : expérimentations dans le champ des actions sanitaires et sociales et reconfigurations des politiques de prévention et de protection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2010, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes sociales et usages sociaux des théories de la psychogenèse du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odina Sturzenegger-Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille III. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cinquième &amp;quot;H&amp;quot; : de la question des femmes dans l’épidémie à celle des femmes issues de l’immigration en France », in Femme, immigration et VIH dans le monde. Une approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Unesco. Division des politiques culturelles et du dialogue interculturel. 2005, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E22B109"/>
+    <w:nsid w:val="C65154D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-musso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133228592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213290236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138950333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abriol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chantraine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chenu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zertal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bourouba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zeddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aterianus-Owanga Alice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.111.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.312.0097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.672" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Driffin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.12.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNXFJ14R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fanget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mal Cherabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019719704055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVN480N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.185" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2000.3514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hanoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fanfani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucem.org/media/8299" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_soin_approches_contemporaines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.lama.univ-amu.fr/pum/3681" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/3495?lang=fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335696v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/1123-petite-bibliotheque-danthropologie-medicale-9782845862654.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaquaize" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298504v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caudullo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odina Sturzenegger-Benoist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-musso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133228592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213290236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138950333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chantraine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chenu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zertal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bourouba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zeddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aterianus-Owanga Alice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.111.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.312.0097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.672" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Driffin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.12.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNXFJ14R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fanget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mal Cherabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019719704055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVN480N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.185" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2000.3514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hanoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fanfani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucem.org/media/8299" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_soin_approches_contemporaines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.lama.univ-amu.fr/pum/3681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/3495?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335696v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/1123-petite-bibliotheque-danthropologie-medicale-9782845862654.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaquaize" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298504v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caudullo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odina Sturzenegger-Benoist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>