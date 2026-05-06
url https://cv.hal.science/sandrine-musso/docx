--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Musso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133228592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">213290236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138950333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can lead to late diagnosis of HIV in an illegal gold mining environment? A qualitative study at the French Guiana’s border with Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Floersheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Eubanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061237. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04051931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH/sida, l'épidémie n'est pas finie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maux d'exil : la lettre du Comede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb face au VIH/sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Lachheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Face au VIH/sida, 25, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville effondrée : Marseille après le 5 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaëla Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Saint-Lary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de la lutte contre le VIH/sida en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bourouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Politics of Representation and Narratives: A Current Project at the Museum of European and Mediterranean Civilizations (Mucem) in Marseilles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncurating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What You Don’t Know About AIDS Could Fill A Museum: Curatorial Ethics and the Ongoing Epidemic in the 21st Century, 42, pp.206-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes contre le sida et luttes LGBT au Maroc. Notes exploratoires sur les enjeux d’une imbrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier: Genre, santé et droits sexuels et reproductifs au Maghreb, 17, pp.201-217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Anthropologie et migrations : mises en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aterianus-Owanga Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’anthropologie de la santé éclaire certains enjeux des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier : Les migrations, 189, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.189.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.111.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Didier Fassin, Jean-Sébastien Eideliman (dir.), Économies morales contemporaines, Paris, La Découverte, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer – et vivre – la précarité énergétique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2015.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des façonnements sociaux du renoncement aux soins : Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.312.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une industrie… l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VIH/sida, Printemps 2013 (9), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « participation profane » et son usage dans le champ de la médiation socio-sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Reconnaître l’invisible, gouverner l’imprévisible. Pratiques et savoirs informels en santé mentale, 49-50, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et circulations thérapeutiques : Odyssées et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, En quête de soins : soignants et malades dans la globalisation, 5, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps des affects - Corps en migrations, 10, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la santé et les médecines circulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commencement est la moitié de tout : Présentation du premier numéro de la revue Anthropologie & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Où va l'anthropologie de la santé ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 15. La mesure des « migrants » dans les statistiques du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de &amp;quot;Sida et minorités postcoloniales. Histoire sociale, usages et enjeux de la cible « Migrants » dans les politiques du sida en France&amp;quot;. Sandrine Musso. Thèse pour l’obtention du doctorat d’anthropologie sociale et ethnologie de l’École des Hautes Études en Sciences Sociales, préparée sous la direction de Jean-Pierre Dozon, 446 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes M. et Schmitz O., “La séropositivité, un regard des sciences sociales”. Publications des Facultés Universitaires Saint-Louis, Bruxelles, 2008, 206 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve par l’épidémiologie : lectures « indigènes » des chiffres du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Militantisme médical et fabrique des politiques de santé, Hiver 2008-2009 (68), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du &amp;quot;malaise éthique&amp;quot; du chercheur : les leçons d’un terrain sur les objets « sida » et « immigration » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’invisibilité. Le travail de rue d’une association marseillaise auprès de prostituées maghrébines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce de la maladie grave dans le contexte de la trajectoire migratoire :le cas de l’annonce de séropositivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métisse, Lettre de l’Association Internationale d’Ethnopsychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Réflexions des cliniciens sur les pratiques, 12, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation thérapeutique sans le savoir. Approche anthropologique de la rencontre entre travailleurs pairs et personnes sans chez-soi ayant une co-occurrence psychiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Driffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 2. Regard sur... La santé et l’« immigration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and education for HIV / AIDS prevention : an Arab-Islamic View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019719704055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion y la educacion para la prevencion del VIH / SIDA : una perspectiva arabe-musulmana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.114-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et éducation pour la prévention du VIH / SIDA : un point de vue arabo-musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives : revue trimestrielle de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb : sida et toxicomanie, un sujet délicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peddro : mise en réseau de l'information dans le domaine de l'éducation préventive contre l'abus de drogues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N° spécial :, 3-4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Coppo, Piero. « Les guérisseurs de la folie. Histoires du plateau dogon : Ethnopsychiatrie», Empêcheurs de penser rond, Le Plessis-Robinson, 1998, 163 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (158), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux soins des étrangers en situation précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Santé, le traitement de la différence, 1225 (1), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2000.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida, régénérateur des mythes dans les foyers de travailleurs immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête : Les difficultés d'accès aux soins des étrangers atteints par le VIH-sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Une coopération parfois houleuse entre acteurs institutionnels et de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hanoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.536-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le VIH/sida au musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, anamosa, pp.12-19, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec les archives télévisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fanfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie : catalogue de l'exposition, Marseille, Mucem, 15 décembre 2021-15 mai 2022 Abriol S., Broqua C., Chantraine R., Chenu C., Douris V., Loux F., Molle F. et Musso S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamosa; Mucem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-36, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des “vulnérabilités” du corps des femmes. Retour sur l’histoire sociale et les leçons de l’épidémie de Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, enfants et santé à Madagascar : approches anthropologiques comparées / sous la direction de Dolorès Pourette, Chiarella Mattern, Christine Bellas Cabane, Bodo Ravololomanga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-260, 2018, Anthropologies &amp; médecines, 978-2-343-14681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmaleck Sayad. Les corps de l’« immigré »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le soin, approches contemporaines. Nathalie Zaccai-Reyners, Céline Lefève, Jean-Christophe Mino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de soin, 978-2-13-075018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale. Fatoumata Ouattara, Valéry Ridde (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-158, 2015, Libre Accès, 978-2-7606-3523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-337, 2015, 9782271085153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 idées reçues en santé mondiale. Sous la direction de Valéry Ridde, Fatoumata Ouattara. Rennes : Presses de l'Ecole des hautes études en santé publique EHESP, 2015. 160 p. (Hors collection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.103-108, 2015, 978-2-8109-0425-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes séropositives originaires d’Afrique sub-saharienne en France ; les ambivalences d’une visibilité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge. Sous la direction de Alice Desclaux, Philippe Msellati, Khoudia Sow. Paris : Anrs ; Sèvres : EDK, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anrs; EDK, pp.233-246, 2011, Collection Sciences sociales et SIDA, 978-2-8425-4151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Les Suds du Nord. Mobilisations de personnes originaires du Maghreb face à l’épidémie de sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Suds face au sida : quand la société civile se mobilise. Editeurs scientifiques Fred Eboko, Frédéric Bourdier, Christophe Broqua. Marseille : IRD Éditions, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-279, 2011, Objectifs Suds, 978-2-7099-1706-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades, victimes ou coupables ? Les dilemmes de la lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefranc, Sandrine ; Mathieu, Lilian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-179, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00445332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre : Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petite bibliothèque d’anthropologie médicale : une anthologie. Jean Benoist (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala ; AMADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2002, 2-84586-265-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Vroelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinprecht Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azocar Betty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2015, Culture et société, 978-2-84292-423-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la complexité à construire collaborations et interdisciplinarité : vignettes ethnographiques et retours d’expérience au sein d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AnthropoMed "Dissonances et Convergences entre Anthropologie et Santé Publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnthropoMed; IMERA, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la roue? La difficile capitalisation des expériences de médiation en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaquaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention nationale 2016 Sidaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris; Sidaction, Jun 2016, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrants et accès aux soins » : perspectives anthropologiques [Introduction à l’atelier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFRAVIH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance francophone des acteurs de santé contre le VIH et les infections virales chroniques ou émergentes AFRAVIH, Apr 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants : généalogie d’une population clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Houphouët Boigny, Abidjan, Dec 2016, Abidjan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des «vulnérabilités» du corps des femmes : retour sur l’histoire sociale et les leçons de l’épidémie de sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des femmes et des enfants : des soins domestiques aux politiques publiques. 1er colloque francophone d'anthropologie de la santé à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement IRD; Ambassade de France; Institut Pasteur de Madagascar; Centre Population et développement CEPED, Mar 2016, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en santé dans le domaine du VIH : retour sur l’expérience du programme de formation de l’institut IMEA (2000-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de la médiation : vers une reconnaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de coordination régionale de la lutte contre le virus de l'immunodéficience humaine de l'Ile-de-France COREVIH, Oct 2015, Paris, France. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématisation des migrants et des demandeurs d’asile dans le besoin du traitement anti-rétroviral contre le VIH/Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l’humanitarisme sexuel : Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Méditerranéen de Sociologie LAMES, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et usages sociaux du secret [médical et le VIH]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée VIH et secret médical. Codes secrets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Monde Arabe, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie et l’institution du mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les « mariages forcés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouvement Français pour le Planning Familial, Nov 2010, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH : avancées scientifiques contre discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'Esapce des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des Sciences, Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie : une perspective ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations humaines et circulations des ressources. La santé en temps de mondialisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS Unité de Recherche Migrations et Société, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre psychisme et cancer : significations individuelles et sociales d'une interprétation de la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : « Cancers, corps et identités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Susan Sontag – sciences humaines et cancers; Université Victor Segalen Bordeaux 2, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et sida : une perspective anthropologique sur la généalogie d’une politique publique de discrimination positive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">133e Congrès du CTHS. Migrations, échanges et transferts de part et d'autre de l'Atlantique : Europe, Canada, Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Jun 2008, Ville de Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades versus Victimes : des répertoires d’action nécessairement différents ? Le cas de deux associations récemment entrées en lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilisation de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches politiques de la Sorbonne CRPS (Université de Paris I / CNRS); Institut des sciences sociales du politique ISP (Université de Paris X / ENS Cachan / CNRS), Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étrangers : éléments d’histoire pour éclairer quelques enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Exils et VIH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Sida Sexualités et Prévention, Dec 2005, Ville-Evrard (Neuilly sur Marne), France. pp.54-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et enjeux d’un programme expérimental de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La médiation en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la santé, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et conduites des migrants face au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale sur la prise en charge extra-hospitalière et communautaire des personnes atteintes par le VIH/SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien à l'innovation. Réduction de la précarité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réf. 0704C0188 (ADEME) Réf. P08.08/0000048 (PUCA), Plan Urbanisme Construction Architecture (PUCA); Agence de l’environnement et de la maîtrise de l’énergie (ADEME); Agence nationale de l'habitat. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur la précarité énergétique : enquête auprès des acteurs de première ligne sur le terrain marseillais, Rapport intermédiaire du projet ANR Vitalis (Vulnérabilités en contexte : expérimentations dans le champ des actions sanitaires et sociales et reconfigurations des politiques de prévention et de protection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2010, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes sociales et usages sociaux des théories de la psychogenèse du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odina Sturzenegger-Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille III. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cinquième &amp;quot;H&amp;quot; : de la question des femmes dans l’épidémie à celle des femmes issues de l’immigration en France », in Femme, immigration et VIH dans le monde. Une approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Unesco. Division des politiques culturelles et du dialogue interculturel. 2005, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Musso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133228592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">213290236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138950333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can lead to late diagnosis of HIV in an illegal gold mining environment? A qualitative study at the French Guiana’s border with Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Floersheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Eubanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.e061237. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04051931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH/sida, l'épidémie n'est pas finie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maux d'exil : la lettre du Comede</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maghreb face au VIH/sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Lachheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier : Face au VIH/sida, 25, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville effondrée : Marseille après le 5 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaëla Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Saint-Lary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de la lutte contre le VIH/sida en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zertal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bourouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.41-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.7830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Politics of Representation and Narratives: A Current Project at the Museum of European and Mediterranean Civilizations (Mucem) in Marseilles, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncurating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What You Don’t Know About AIDS Could Fill A Museum: Curatorial Ethics and the Ongoing Epidemic in the 21st Century, 42, pp.206-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes contre le sida et luttes LGBT au Maroc. Notes exploratoires sur les enjeux d’une imbrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier: Genre, santé et droits sexuels et reproductifs au Maghreb, 17, pp.201-217. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Anthropologie et migrations : mises en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aterianus-Owanga Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’anthropologie de la santé éclaire certains enjeux des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier : Les migrations, 189, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.189.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.111.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étranger malade : une cause devenue digne d’être défendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quelle « crise migratoire » ?, 111, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Didier Fassin, Jean-Sébastien Eideliman (dir.), Économies morales contemporaines, Paris, La Découverte, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer – et vivre – la précarité énergétique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ville et vulnérabilités, 110, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aru.2015.3170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des façonnements sociaux du renoncement aux soins : Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.312.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une industrie… l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Kim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VIH/sida, Printemps 2013 (9), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.2882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « participation profane » et son usage dans le champ de la médiation socio-sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Reconnaître l’invisible, gouverner l’imprévisible. Pratiques et savoirs informels en santé mentale, 49-50, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et circulations thérapeutiques : Odyssées et espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, En quête de soins : soignants et malades dans la globalisation, 5, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Corps des affects - Corps en migrations, 10, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la santé et les médecines circulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commencement est la moitié de tout : Présentation du premier numéro de la revue Anthropologie & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Où va l'anthropologie de la santé ?, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de &amp;quot;Sida et minorités postcoloniales. Histoire sociale, usages et enjeux de la cible « Migrants » dans les politiques du sida en France&amp;quot;. Sandrine Musso. Thèse pour l’obtention du doctorat d’anthropologie sociale et ethnologie de l’École des Hautes Études en Sciences Sociales, préparée sous la direction de Jean-Pierre Dozon, 446 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 15. La mesure des « migrants » dans les statistiques du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes M. et Schmitz O., “La séropositivité, un regard des sciences sociales”. Publications des Facultés Universitaires Saint-Louis, Bruxelles, 2008, 206 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve par l’épidémiologie : lectures « indigènes » des chiffres du sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Militantisme médical et fabrique des politiques de santé, Hiver 2008-2009 (68), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du &amp;quot;malaise éthique&amp;quot; du chercheur : les leçons d’un terrain sur les objets « sida » et « immigration » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’invisibilité. Le travail de rue d’une association marseillaise auprès de prostituées maghrébines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce de la maladie grave dans le contexte de la trajectoire migratoire :le cas de l’annonce de séropositivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métisse, Lettre de l’Association Internationale d’Ethnopsychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Réflexions des cliniciens sur les pratiques, 12, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation thérapeutique sans le savoir. Approche anthropologique de la rencontre entre travailleurs pairs et personnes sans chez-soi ayant une co-occurrence psychiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Driffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier n° 2. Regard sur... La santé et l’« immigration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Amades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amades.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and education for HIV / AIDS prevention : an Arab-Islamic View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.207-213. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019719704055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion y la educacion para la prevencion del VIH / SIDA : una perspectiva arabe-musulmana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.114-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et éducation pour la prévention du VIH / SIDA : un point de vue arabo-musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kémal Cherabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives : revue trimestrielle de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghreb : sida et toxicomanie, un sujet délicat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peddro : mise en réseau de l'information dans le domaine de l'éducation préventive contre l'abus de drogues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N° spécial :, 3-4, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Coppo, Piero. « Les guérisseurs de la folie. Histoires du plateau dogon : Ethnopsychiatrie», Empêcheurs de penser rond, Le Plessis-Robinson, 1998, 163 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (158), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux soins des étrangers en situation précaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Santé, le traitement de la différence, 1225 (1), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2000.3514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sida, régénérateur des mythes dans les foyers de travailleurs immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête : Les difficultés d'accès aux soins des étrangers atteints par le VIH-sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Une coopération parfois houleuse entre acteurs institutionnels et de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hanoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, N° spécial. Monde arabe : migrants / Maghreb, 92-93, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.536-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le VIH/sida au musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, anamosa, pp.12-19, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec les archives télévisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fanfani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH/sida : l’épidémie n’est pas finie : catalogue de l'exposition, Marseille, Mucem, 15 décembre 2021-15 mai 2022 Abriol S., Broqua C., Chantraine R., Chenu C., Douris V., Loux F., Molle F. et Musso S. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamosa; Mucem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-36, 2021, 978-2-38191-043-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des “vulnérabilités” du corps des femmes. Retour sur l’histoire sociale et les leçons de l’épidémie de Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, enfants et santé à Madagascar : approches anthropologiques comparées / sous la direction de Dolorès Pourette, Chiarella Mattern, Christine Bellas Cabane, Bodo Ravololomanga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-260, 2018, Anthropologies &amp; médecines, 978-2-343-14681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmaleck Sayad. Les corps de l’« immigré »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le soin, approches contemporaines. Nathalie Zaccai-Reyners, Céline Lefève, Jean-Christophe Mino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions de soin, 978-2-13-075018-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-337, 2015, 9782271085153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale. Fatoumata Ouattara, Valéry Ridde (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-158, 2015, Libre Accès, 978-2-7606-3523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants sont par nature vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 idées reçues en santé mondiale. Sous la direction de Valéry Ridde, Fatoumata Ouattara. Rennes : Presses de l'Ecole des hautes études en santé publique EHESP, 2015. 160 p. (Hors collection)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.103-108, 2015, 978-2-8109-0425-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Les Suds du Nord. Mobilisations de personnes originaires du Maghreb face à l’épidémie de sida en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Suds face au sida : quand la société civile se mobilise. Editeurs scientifiques Fred Eboko, Frédéric Bourdier, Christophe Broqua. Marseille : IRD Éditions, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-279, 2011, Objectifs Suds, 978-2-7099-1706-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes séropositives originaires d’Afrique sub-saharienne en France ; les ambivalences d’une visibilité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud : genre et accès universel à la prise en charge. Sous la direction de Alice Desclaux, Philippe Msellati, Khoudia Sow. Paris : Anrs ; Sèvres : EDK, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anrs; EDK, pp.233-246, 2011, Collection Sciences sociales et SIDA, 978-2-8425-4151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades, victimes ou coupables ? Les dilemmes de la lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefranc, Sandrine ; Mathieu, Lilian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.165-179, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00445332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre : Mogensen, Hanne Overgaard. AIDS is Kind of Kahungo that Kills. The Challenge of Using Local Narratives when Exploring AIDS among the Tonga of Southern Zambia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petite bibliothèque d’anthropologie médicale : une anthologie. Jean Benoist (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala ; AMADES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2002, 2-84586-265-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur les vulnérabilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lévy-Vroelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinprecht Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azocar Betty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2015, Culture et société, 978-2-84292-423-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la complexité à construire collaborations et interdisciplinarité : vignettes ethnographiques et retours d’expérience au sein d’Aix-Marseille Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AnthropoMed "Dissonances et Convergences entre Anthropologie et Santé Publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnthropoMed; IMERA, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants : généalogie d’une population clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Houphouët Boigny, Abidjan, Dec 2016, Abidjan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Migrants et accès aux soins » : perspectives anthropologiques [Introduction à l’atelier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFRAVIH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance francophone des acteurs de santé contre le VIH et les infections virales chroniques ou émergentes AFRAVIH, Apr 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la roue? La difficile capitalisation des expériences de médiation en santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delaquaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention nationale 2016 Sidaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris; Sidaction, Jun 2016, Paris, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnements sociaux des «vulnérabilités» du corps des femmes : retour sur l’histoire sociale et les leçons de l’épidémie de sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des femmes et des enfants : des soins domestiques aux politiques publiques. 1er colloque francophone d'anthropologie de la santé à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement IRD; Ambassade de France; Institut Pasteur de Madagascar; Centre Population et développement CEPED, Mar 2016, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en santé dans le domaine du VIH : retour sur l’expérience du programme de formation de l’institut IMEA (2000-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de la médiation : vers une reconnaissance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de coordination régionale de la lutte contre le virus de l'immunodéficience humaine de l'Ile-de-France COREVIH, Oct 2015, Paris, France. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématisation des migrants et des demandeurs d’asile dans le besoin du traitement anti-rétroviral contre le VIH/Sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l’humanitarisme sexuel : Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Méditerranéen de Sociologie LAMES, Sep 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et usages sociaux du secret [médical et le VIH]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée VIH et secret médical. Codes secrets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Monde Arabe, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie et l’institution du mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les « mariages forcés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouvement Français pour le Planning Familial, Nov 2010, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH : avancées scientifiques contre discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'Esapce des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des Sciences, Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être régularisé au titre de la maladie : une perspective ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Migrations humaines et circulations des ressources. La santé en temps de mondialisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URMIS Unité de Recherche Migrations et Société, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre psychisme et cancer : significations individuelles et sociales d'une interprétation de la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : « Cancers, corps et identités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Susan Sontag – sciences humaines et cancers; Université Victor Segalen Bordeaux 2, Oct 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et sida : une perspective anthropologique sur la généalogie d’une politique publique de discrimination positive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">133e Congrès du CTHS. Migrations, échanges et transferts de part et d'autre de l'Atlantique : Europe, Canada, Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, Jun 2008, Ville de Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malades versus Victimes : des répertoires d’action nécessairement différents ? Le cas de deux associations récemment entrées en lutte contre le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilisation de victimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches politiques de la Sorbonne CRPS (Université de Paris I / CNRS); Institut des sciences sociales du politique ISP (Université de Paris X / ENS Cachan / CNRS), Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étrangers : éléments d’histoire pour éclairer quelques enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Exils et VIH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Sida Sexualités et Prévention, Dec 2005, Ville-Evrard (Neuilly sur Marne), France. pp.54-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et enjeux d’un programme expérimental de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La médiation en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la santé, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et conduites des migrants face au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale sur la prise en charge extra-hospitalière et communautaire des personnes atteintes par le VIH/SIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien à l'innovation. Réduction de la précarité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réf. 0704C0188 (ADEME) Réf. P08.08/0000048 (PUCA), Plan Urbanisme Construction Architecture (PUCA); Agence de l’environnement et de la maîtrise de l’énergie (ADEME); Agence nationale de l'habitat. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur la précarité énergétique : enquête auprès des acteurs de première ligne sur le terrain marseillais, Rapport intermédiaire du projet ANR Vitalis (Vulnérabilités en contexte : expérimentations dans le champ des actions sanitaires et sociales et reconfigurations des politiques de prévention et de protection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2010, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes sociales et usages sociaux des théories de la psychogenèse du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Caudullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odina Sturzenegger-Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille III. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cinquième &amp;quot;H&amp;quot; : de la question des femmes dans l’épidémie à celle des femmes issues de l’immigration en France », in Femme, immigration et VIH dans le monde. Une approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Unesco. Division des politiques culturelles et du dialogue interculturel. 2005, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C65154D3"/>
+    <w:nsid w:val="058EBD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-musso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133228592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213290236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138950333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abriol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chantraine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chenu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zertal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bourouba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zeddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aterianus-Owanga Alice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.111.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.312.0097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.672" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Driffin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.12.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNXFJ14R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fanget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mal Cherabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019719704055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVN480N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.185" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2000.3514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hanoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fanfani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucem.org/media/8299" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_soin_approches_contemporaines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.lama.univ-amu.fr/pum/3681" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/3495?lang=fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335696v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/1123-petite-bibliotheque-danthropologie-medicale-9782845862654.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaquaize" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298504v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caudullo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odina Sturzenegger-Benoist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-musso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133228592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213290236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138950333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abriol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chantraine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chenu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Douris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachheb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saint-Lary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zertal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bourouba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zeddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aterianus-Owanga Alice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.111.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.312.0097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.819" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.672" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Driffin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.12.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNXFJ14R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amades.269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fanget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mal Cherabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019719704055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVN480N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.185" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2000.3514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hanoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fanfani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mucem.org/media/8299" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_soin_approches_contemporaines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.lama.univ-amu.fr/pum/3681" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/3495?lang=fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335696v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/1123-petite-bibliotheque-danthropologie-medicale-9782845862654.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delaquaize" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298504v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caudullo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odina Sturzenegger-Benoist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>