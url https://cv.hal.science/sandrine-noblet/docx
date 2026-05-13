--- v0 (2026-04-08)
+++ v1 (2026-05-13)
@@ -1338,368 +1338,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The territorial continuity of Corsica: a challenge for the common market? »</w:t>
+                <w:t xml:space="preserve">« La conditionnalité économique pour les activités de liaison maritime avec la Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Insular Territorities and europeanization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Corte, France</w:t>
+              <w:t xml:space="preserve">Workshop La conditionnalité économique et financière dans les politiques de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468541v1</w:t>
+                <w:t xml:space="preserve">hal-01468181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Trade, complexity and distance: an empirical investigation »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« The territorial continuity of Corsica: a challenge for the common market? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belgodere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Noblet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Conference on International Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, La Corogne, Spain</w:t>
+              <w:t xml:space="preserve">Workshop Insular Territorities and europeanization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362242v1</w:t>
+                <w:t xml:space="preserve">hal-01468541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Trade, complexity and distance: an empirical investigation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belgodere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Noblet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belgodere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th INFER Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFER, Jun 2016, Reus, Spain</w:t>
+              <w:t xml:space="preserve">XVII Conference on International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362239v1</w:t>
+                <w:t xml:space="preserve">hal-01362242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La conditionnalité économique pour les activités de liaison maritime avec la Corse »</w:t>
+                <w:t xml:space="preserve">« Trade, complexity and distance: an empirical investigation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Dumas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belgodere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop La conditionnalité économique et financière dans les politiques de l’Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Corte, France</w:t>
+              <w:t xml:space="preserve">18th INFER Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFER, Jun 2016, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468181v1</w:t>
+                <w:t xml:space="preserve">hal-01362239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2530,51 +2530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Melidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Burg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Bamidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iakovou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vhri.2025.101510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Seghour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmir.2023.05.042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belgodere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166211024806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giudicelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Bonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazi Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Melidis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Noblet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Burg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Bamidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iakovou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vhri.2025.101510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Seghour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmir.2023.05.042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belgodere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166211024806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Giudicelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locus.univ-corse.fr/?actualite=book-estate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Bonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazi Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>