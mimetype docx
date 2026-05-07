--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -282,51 +282,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 155 (1), pp.45 - 81. </w:t>
+              <w:t xml:space="preserve">, 2022, 155 (1), pp.45-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063221088322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -435,931 +435,1000 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation en phrases : ouvrez les guillemets sans perdre le fil</w:t>
+                <w:t xml:space="preserve">ALUMCoCo : Mesuring the influence of lexical context on the sense annotation task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SeSLa (Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis); LASLA (Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Digital Spritz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Verona, Jun 2025, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04663124v1</w:t>
+                <w:t xml:space="preserve">hal-05572850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Sense Disambiguation of French Lexicographical Examples Using Lexical Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation en phrases : ouvrez les guillemets sans perdre le fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Constant</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextGraphs-16: Graph-based Methods for Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.70-76</w:t>
+              <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SeSLa (Séminaire des Sciences du Langage de l’UCLouvain – Site Saint-Louis); LASLA (Laboratoire d’Analyse statistique des Langues anciennes de l’Université de Liège), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817238v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiderlex et compagnie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word Sense Disambiguation of French Lexicographical Examples Using Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.60-63</w:t>
+              <w:t xml:space="preserve">TextGraphs-16: Graph-based Methods for Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.70-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768517v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Lexicon, Two Structures: So What Gives?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiderlex et compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Polguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Global Wordnet Conference (GWC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Tartu, Estonia. pp.163-171</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937187v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768517v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupement de structures de dérivations lexicales par raisonnement analogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Lexicon, Two Structures: So What Gives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Gader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Polguère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-RECITAL - 16ème Rencontre des étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.92-103</w:t>
+              <w:t xml:space="preserve">Seventh Global Wordnet Conference (GWC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Tartu, Estonia. pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01021152v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage terminologique par le lexique transdisciplinaire scientifique : une expérimentation en sciences humaines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regroupement de structures de dérivations lexicales par raisonnement analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Villetaneuse, France. pp.121-128</w:t>
+              <w:t xml:space="preserve">TALN-RECITAL - 16ème Rencontre des étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.92-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00880215v1</w:t>
+                <w:t xml:space="preserve">halshs-01021152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néologismes de sens : contribution à leur caractérisation dans un corpus autour du thème de la crise financière.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtrage terminologique par le lexique transdisciplinaire scientifique : une expérimentation en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congrès International de Néologie des Langues Romanes (Cineo2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, São Paulo, Brésil</w:t>
+              <w:t xml:space="preserve">TIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villetaneuse, France. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00872138v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00880215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thesaurus et corpus de spécilaité en Sciences du Langage : une approche lexicométrique appliquée à l'analyse de termes en corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Néologismes de sens : contribution à leur caractérisation dans un corpus autour du thème de la crise financière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taln 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France</w:t>
+              <w:t xml:space="preserve">II Congrès International de Néologie des Langues Romanes (Cineo2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, São Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752880v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00872138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thesaurus et corpus de spécilaité en Sciences du Langage : une approche lexicométrique appliquée à l'analyse de termes en corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Grzesitchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Retenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taln 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">la créativité lexicale : des pratiques sociales aux textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINEO'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelone, Espagne. pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1369,219 +1438,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allegro : une plateforme « couteau suisse » pour l'exploitation des ressources textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT 2019 : Journées scientifiques « Linguistique informatique, formelle et de terrain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02381605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité lexicale : des pratiques sociales aux textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINEO'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelone, Espagne. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1591,591 +1660,736 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allegro : une plateforme « couteau suisse » pour l'exploitation des ressources textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description détaillée du balisage du Trésor de la Langue Française informatisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Cardinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATILF - CNRS - Université de Lorraine. 2025, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refonte du balisage : rapport opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessika Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine. 2025, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transcription automatique : un rêve enfin accessible ? Analyse et comparaison d’outils pour les SHS. Nouvelle méthodologie et résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution du corpus BEL-RL-fr Version 3.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATILF - CNRS - Université de Lorraine. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Corbellini</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-02917916v2</w:t>
+                <w:t xml:space="preserve">hal-05586346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distribution des Systèmes Lexicaux Version 3.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Polguère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATILF - CNRS - Université de Lorraine. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transcription automatique : un rêve enfin accessible ? Analyse et comparaison d’outils pour les SHS. Nouvelle méthodologie et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tancoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Corbellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MATE-SHS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02917916v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport technique de la constitution du corpus OrthoCorpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessika Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ATILF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2185,114 +2399,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement analogique en lexicographie, son informatisation et son application au Réseau Lexical du Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2360,51 +2574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A65B4A50"/>
+    <w:nsid w:val="86ECB842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2591,51 +2805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-ollinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6475-8965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188775943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.1201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sinha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768517v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gader" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Grzesitchak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Gaiffe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retenauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Petitjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Husson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477902v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Cardinali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477953v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388135v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Perignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01751806v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-ollinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6475-8965" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188775943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03730474v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221088322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.1201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Sinha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768517v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Gader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reutenauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Grzesitchak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Gaiffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retenauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Petitjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477902v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Cardinali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477953v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917916v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corbellini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388135v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Perignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01751806v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0330" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>