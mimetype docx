--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -208,278 +208,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty exposure concentrations, zero dose-response for subcellular biomarkers: Unravelling this paradox in cadmium and copper exposed Dreissena polymorpha</w:t>
+                <w:t xml:space="preserve">Environmental observation and monitoring through space and time: a challenge for ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bain</w:t>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100922⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3312-3313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35937-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356763v1</w:t>
+                <w:t xml:space="preserve">hal-05356960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental observation and monitoring through space and time: a challenge for ecotoxicology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Twenty exposure concentrations, zero dose-response for subcellular biomarkers: Unravelling this paradox in cadmium and copper exposed Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.3312-3313. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-35937-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356960v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue concentration, mortality, and response of subcellular biomarkers in Dreissena polymorpha exposed to nickel: absence of dose-response relationships for biomarkers despite dose-dependent toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jouffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t>
@@ -1614,3484 +1614,3544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081656v1</w:t>
+                <w:t xml:space="preserve">hal-02337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Louis</w:t>
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise David</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (15), pp.15174-15186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076004v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Flayac</w:t>
+                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.889-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02337309v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-individual multilevel approach for an integrative assessment of CuO nanoparticle effects on Corbicula fluminea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.112976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 198, pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple stressors on biomarker responses in sympatric dreissenid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.140-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01875961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Potet</w:t>
+                <w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (7), pp.935 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2016.1146363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726423v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gammarus fossarum (Crustacea, Amphipoda) as a model organism to study the effects of silver nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.068⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779978v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gammarus fossarum (Crustacea, Amphipoda) as a model organism to study the effects of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/17435390.2016.1146363⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.1649 - 1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726553v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in gene expression levels in four European zebra mussel, Dreissena polymorpha, populations in relation to metal bioaccumulation: A field study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.53-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01421126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticles impact the functional role of Gammarus roeseli (Crustacea Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 208, pp.608-618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nCeO2) sublethal effects on two freshwater invertebrates, Dreissena polymorpha and Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.63-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.282-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.2448-2454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.52-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and mitochondrial genetic variability of an old invader, Dreissena polymorpha (Bivalvia), in French river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (11), pp.2547-2561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-013-0472-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year monitoring of core biomarker and digestive enzyme responses in transplanted zebra mussels (Dreissena polymorpha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dedourge Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.888-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a transplantation of zebra mussels into a small urban river: An integrated ecotoxicological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (5), pp.468-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tox.20591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker versus environmental factors: seasonal variations and modelling of multixenobiotic defence (MXD) transport activity in transplanted zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 373 (1), pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of multixenobiotic defence mechanism (MXR) background activities in the freshwater bivalve Dreissena polymorpha as reference values for its use as biomarker in contaminated ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (6), pp.1258-1263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of multixenobiotic defence mechanism in Dreissena polymorpha exposed to environmental stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (7), pp.1105-1113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00356-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mécanisme de défense multixénobiotique (MDMX) chez les bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 326 (7), pp.659-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0691(03)00156-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and colonization history of the white-clawed crayfish, Austrapotamobius pallipes, in Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish crayfish populations: ecological survey and preliminary genetic findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian.D. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Crayfish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (1), pp.584-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of multixenobiotic defense mechanism (MXDM) in dreissena polymorpha as a biomarker for the monitoring of freshwater pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (15), pp.3743-3748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00074-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5101,311 +5161,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des biomarqueurs face aux métaux : hypothèses attendues vs. réalité réponses chaotiques et voies de réaction cellulaire peu claires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque annuel ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement de la biosurveillance sur le terrain : quelle approche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé De Vernisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque annuel du réseau ECOBIM- 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire Océanologique de Banyuls-sur-Mer; Laboratoire de Biodiversité et Biotechnologies Microbiennes (LBBM); Sorbonne Université, May 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de barrage et remobilisation de sédiments contaminés : conséquences sur les réponses biologiques de Dreissena polymorpha et Dreissena r. bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé de Vernisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,73 +5484,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque annuel ECOBIM - 4e colloque annuel d’EcotoQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs et Biosurveillance : éléments de validation méthodologique de l’utilisation des dreissènes pour les écosystèmes dulçaquicoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5512,6238 +5572,6238 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque annuel ECOBIM et le 4e colloque annuel d'EcotoQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS ETE, May 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t>
+                <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789481v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of benthic invertebrate communities in a highly invaded ecosystem, the Mosel River</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
+              <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960760v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960755v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long-term monitoring of benthic invertebrate communities in a highly invaded ecosystem, the Mosel River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104441v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental emergent problems: the influence of the reproduction cycle in a freshwater sentinel species submitted to climatic and chemical stressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Malardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress multi-métallique et changements globaux : évaluation des effets combinés chez une espèce de moule sentinelle d’eau douce, Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; You</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements for aquatic ecosystems by normalized assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172353v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170062v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbicula fluminea exposure to copper oxide nanoparticles: an integrated mesocosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle des biomarqueurs et biomonitoring passif : l'impossible mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103311v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156395v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172841v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
+              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103304v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172387v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173124v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156483v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172377v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172834v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité saisonnière des biomarqueurs chez les bivalves du genre Dreissena et implications pour le biomonitoring</w:t>
+                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173132v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
+                <w:t xml:space="preserve">Variabilité saisonnière des biomarqueurs chez les bivalves du genre Dreissena et implications pour le biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170086v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depict the mechanisms governing parasite communities within Dreissena polymorpha: stochastic, biotic interaction or driven by contamination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology and ecology of Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and functional impacts of environmentally realistic silver nanoparticle exposures on Gammarus sp (Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de différentes tailles de nanoparticules d'Argent sur le comportement et la physiologie de Gammarus sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poinsaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-Géno-Toxicologie des Nanomatériaux : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque ARET-SFTG, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of environmentally realistic silver nanoparticle concentrations: from individual to functional impacts on Gammarus sp (Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 CEINT Internal Meeting Research Summaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Duke, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des nanoparticules sur Gammarus sp (Amphipoda) et sur ses performances fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel Ressources 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium and titanium dioxide nanoparticles (nCeO2 and nTiO2) sublethal effects on freshwater invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2012, 7th international conference interfaces against pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stressors in aquatic environments may profile biomarker baseline responses: a case study in Dreissena polymorpha at the population scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Station Biologique de Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des mésocosmes « transportables » pour l'étude des impacts toxiques sur les écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Hydreos - La journée professionnelle de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a transplantation of zebra mussels in a small urban river: an integrated ecotoxicological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA 14th Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurveillance de la Marne : évolution de l'état de santé de dreissènes exposées dans la rivière pendant une saison de traitements dans le vignoble champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dal-Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dahlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès annuel de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination du bassin versant de l'ORGE par les micropolluants et effets toxiques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN-Seine 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses biologiques à une contamination métallique : bioaccumulation et biomarqueurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la prise en compte du niveau basal de l’activité du mécanisme de défense multixénobiotique (MDMX) dans le cadre de son utilisation en tant que biomarqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Biagianti-Risbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès annuel de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du Mécanisme de Défense MultiXénobiotique (MDMX) chez un bivalve d’eau douce (Dreissena polymorpha) exposé à des composés organohalogénés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès International des Sociétés Européennes de Malacologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations saisonnières de l’activité du Mécanisme de Défense MultiXénobiotique (MDMX) chez Dreissena polymorpha implantée en Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International des Limnologistes d’Expression Française, CILEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activity of MultiXenobiotic Defence Mechanism (MXDM) as a biomarker in freshwater ecosystems: response to environmental stress and seasonal variations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Potentiel Biomarqueur du Mécanisme de Défense Multixénobiotique (MDMX) chez Dreissena polymorpha pour le Suivi de la Pollution Organique en Eaux Douces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Communication dans le cadre d’une invitation par l’Université du Québec – Institut National de la Recherche Scientifique – INRS Eau, Terre, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185851v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel Biomarqueur du Mécanisme de Défense Multixénobiotique (MDMX) chez Dreissena polymorpha pour le Suivi de la Pollution Organique en Eaux Douces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">The activity of MultiXenobiotic Defence Mechanism (MXDM) as a biomarker in freshwater ecosystems: response to environmental stress and seasonal variations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication dans le cadre d’une invitation par l’Université du Québec – Institut National de la Recherche Scientifique – INRS Eau, Terre, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185864v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish crayfish populations: ecology and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian.D. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Symposium of the International Association of Astacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel biomarqueur des Mécanismes Membranaires d’Elimination des Xénobiotiques (MMEX) chez les bivalves : Utilisation de l’activité MMEX chez Dreissena polymorpha pour le suivi de la pollution organique en eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International des Limnologistes d’Expression Française, CILEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11753,1665 +11813,1665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change effect: the inter-individual variability provides information about metabolic response in a sentinel species facing extreme events and multi-metallic contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de Dreissena polymorpha et Dreissena rostriformis bugensis dans la Moselle : Réponses physiologiques et dynamique de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé de Vernisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurveillance par les Bivalves de processus de restauration hydromorphologique d'une rivière urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreissena wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of sympatric dreissenid species to contamination: comparison of zebra mussel and quagga mussel exposed to cadmium, and consequences for ecotoxicological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bultelle Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
+                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173940v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t>
+                <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173934v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de protéines révélant une réponse au stress adaptative divergente entre les espèces Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimie Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bultelle Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEPA4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action TD 1407 Solution Chemistry of TCEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Bialystok, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133835v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13430,988 +13490,988 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156449v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211042v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Imeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop: Engineered Nanoparticles in Environmental Systems: Fate, Transport, Effects and Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Landau, Germany</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156412v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular response of mussels Dreissena spp. to contrasted environments: comparison of different French and Canadian populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+                <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-ème congrès annuel de la "Society of Environmental Toxicology and Chemistry", SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop: Engineered Nanoparticles in Environmental Systems: Fate, Transport, Effects and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172604v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Molecular response of mussels Dreissena spp. to contrasted environments: comparison of different French and Canadian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">2-ème congrès annuel de la "Society of Environmental Toxicology and Chemistry", SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172544v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PolQua : Moule zébrée ou moule quagga, identification génétique et comparaison des réponses biologiques aux stress : quelle implication en écotoxicologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14430,2849 +14490,2849 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse multi-biomarqueurs chez le genre Dreissena à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiXenobiotic Resistance (MXR) vs Nanoparticles: is MXR a good biomarker of exposure? A study with zebra mussels and gammarids exposed to silver and titanium dioxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu/Zn-SOD allows a discrimination of the two Dreissena species, the quagga and the zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème International Symposium on Pollutant Responses in Marine Organisms (PRIMO18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of environmentally realistic silver nanoparticle exposure on Gammarus roeseli (Crustacea Amphipoda) from individual to functional levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different size of silver nanoparticles on Gammarus fossarum (Crustacea Amphipoda): link between physiological and behavioural responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Garaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of titanium nanoparticles (nTiO2) sublethal effects on the freshwater bivalve Dreissena polymorpha and the amphipod Gammarus roeseli: influence of shape and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles and Gammarids: from acute exposures to environmentally more relevant ones, toward a better detection of putative effects in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules : comment évaluer leurs effets potentiels sur les milieux aquatiques ? Synthèse des avancées du programme MESONNET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Thionville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic mesocosm study of cerium dioxide nanoparticle effects on micro-organisms and invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets du dioxyde de cerium nanoparticulaire (nCeO2) sur les invertebres dulçaquicoles Dreissena polymorpha et Gammarus roeseli a l’aide d’une batterie de biomarqueurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sublethal effects assessment of cerium dioxide nanoparticles on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli using a multibiomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Garaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daoud A</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBim 2012</w:t>
+              <w:t xml:space="preserve">Séminaire ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186766v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nceo2) sublethal effects on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets du dioxyde de cerium nanoparticulaire (nCeO2) sur les invertebres dulçaquicoles Dreissena polymorpha et Gammarus roeseli a l’aide d’une batterie de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECOBim 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186775v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nceo2) sublethal effects on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172679v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effects assessment of cerium dioxide nanoparticles on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli using a multibiomarker approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186208v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination multiple et réponse des biomarqueurs chez la dreissène : interprétation à l'échelle populationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDRi ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude différentielle des protéomes de branchies de dreissènes (moules d’eau douce) récoltées sur des sites pollués ou non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan Tchi Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense systems as markers of susceptibility in natural populations of zebra mussel: comparison of baseline defense levels in 8 populations to investigate susceptibility to environmental stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie d’adaptation aux stress environnementaux chez la dreissène (Dreissena polymorpha, Pallas, 1771) : le mécanisme de défense multixénobiotique (MDMX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Biagianti-Risbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">108ème congrès annuel de la Société Zoologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multixenobiotic Defense Mechanism (MXDM) in Dreissena polymorpha as a biomarker for the monitoring of freshwater pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 14th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17282,124 +17342,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the Multixenobiotic Defence Mechanism (MXDM) for the biological monitoring of freshwaters – Example of its use in zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Biagianti-Risbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Water Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1-59454-328-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17409,854 +17469,854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la réponse de corbicules (Corbicula fluminea, Mollusques Bivalves) encagées aux abords de la centrale de Nogent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] LIEC. 2018, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la dreissène pour l'évaluation de la qualité écotoxicologique de différents hydrosystèmes du bassin versant de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du milieu urbain sur un organisme modèle : réponses biologiques chez les dreissènes transplantées dans le bassin de l'Orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Biagianti-Risbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de biomarqueurs d'effets sur le métabolisme digestif et sur le cycle reproducteur de la dreissène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations métalliques et réponses biologiques in situ : Validation de l'utilisation de la dreissène en surveillance active sur le bassin de l'Orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18266,114 +18326,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel biomarqueur du mécanisme de défense multixénobiotique (MDMX) chez Dreissena polymorpha pour le suivi de la pollution organique en eaux douces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toxicologie. Université Paul Verlaine - Metz, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003METZ010S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18441,51 +18501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C71C76E"/>
+    <w:nsid w:val="6D47235F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18672,51 +18732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-pain-devin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7645-2388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075689855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35937-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Vernisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04589609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes12020010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04093993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27447-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerambrun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioult" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Evariste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.08.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8JRHPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain Devin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20591" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R0HJQDG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.10.054" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.11.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR58DVH1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00356-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV42ZTLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00156-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FKS817-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00074-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BXJCDFG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; De Vernisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pellet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kuhn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185788v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185793v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185856v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185864v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185872v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387288v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Zahm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186116v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultelle Florence" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172604v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172485v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172611v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186222v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Naudin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186225v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186229v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228213v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594579v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186233v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591425v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#252;hn" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749927v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ010S" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-pain-devin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7645-2388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075689855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35937-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Vernisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04589609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes12020010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04093993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27447-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerambrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Evariste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.08.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8JRHPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8X1Q0NJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain Devin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20591" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R0HJQDG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.10.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.11.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR58DVH1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00356-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV42ZTLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00156-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FKS817-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00074-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BXJCDFG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; De Vernisy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pellet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kuhn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Zahm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultelle Florence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172604v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172485v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172611v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186222v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Naudin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186225v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185551v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228213v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592664v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591425v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#252;hn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ010S" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>