--- v1 (2026-05-07)
+++ v2 (2026-06-02)
@@ -208,278 +208,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental observation and monitoring through space and time: a challenge for ecotoxicology</w:t>
+                <w:t xml:space="preserve">Twenty exposure concentrations, zero dose-response for subcellular biomarkers: Unravelling this paradox in cadmium and copper exposed Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-35937-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356960v1</w:t>
+                <w:t xml:space="preserve">hal-05356763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty exposure concentrations, zero dose-response for subcellular biomarkers: Unravelling this paradox in cadmium and copper exposed Dreissena polymorpha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Bain</w:t>
+                <w:t xml:space="preserve">Environmental observation and monitoring through space and time: a challenge for ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.100922. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3312-3313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35937-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356763v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue concentration, mortality, and response of subcellular biomarkers in Dreissena polymorpha exposed to nickel: absence of dose-response relationships for biomarkers despite dose-dependent toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jouffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t>
@@ -1752,307 +1752,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.889-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081656v1</w:t>
+                <w:t xml:space="preserve">hal-02076004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Louis</w:t>
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise David</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (15), pp.15174-15186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02076004v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-individual multilevel approach for an integrative assessment of CuO nanoparticle effects on Corbicula fluminea</w:t>
               </w:r>
@@ -2064,51 +2064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,497 +2166,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Caillet</w:t>
+                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726343v1</w:t>
+                <w:t xml:space="preserve">hal-01726333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726333v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+                <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
+                <w:t xml:space="preserve">C. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple stressors on biomarker responses in sympatric dreissenid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,315 +2860,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Gammarus fossarum (Crustacea, Amphipoda) as a model organism to study the effects of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rousselle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.1649 - 1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726423v1</w:t>
+                <w:t xml:space="preserve">hal-01779978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gammarus fossarum (Crustacea, Amphipoda) as a model organism to study the effects of silver nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 566-567, pp.1649 - 1659. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779978v1</w:t>
+                <w:t xml:space="preserve">hal-01726423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in gene expression levels in four European zebra mussel, Dreissena polymorpha, populations in relation to metal bioaccumulation: A field study.</w:t>
               </w:r>
@@ -3313,51 +3313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticles impact the functional role of Gammarus roeseli (Crustacea Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,64 +3485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.63-74. </w:t>
@@ -3586,330 +3586,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
+                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.2448-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726624v1</w:t>
+                <w:t xml:space="preserve">hal-01076591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
+                <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Pain-Devin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.2448-2454. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.282-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076591v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5175,64 +5175,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des biomarqueurs face aux métaux : hypothèses attendues vs. réalité réponses chaotiques et voies de réaction cellulaire peu claires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,64 +5283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement de la biosurveillance sur le terrain : quelle approche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé De Vernisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,77 +5395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de barrage et remobilisation de sédiments contaminés : conséquences sur les réponses biologiques de Dreissena polymorpha et Dreissena r. bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé de Vernisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,90 +5645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5818,51 +5818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
@@ -5891,77 +5891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,51 +6042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6124,77 +6124,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental emergent problems: the influence of the reproduction cycle in a freshwater sentinel species submitted to climatic and chemical stressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6236,51 +6236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Malardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7107,64 +7107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7357,64 +7357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbicula fluminea exposure to copper oxide nanoparticles: an integrated mesocosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7495,77 +7495,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle des biomarqueurs et biomonitoring passif : l'impossible mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7597,945 +7597,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156483v1</w:t>
+                <w:t xml:space="preserve">hal-03172387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172387v1</w:t>
+                <w:t xml:space="preserve">hal-03173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173124v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103311v1</w:t>
+                <w:t xml:space="preserve">hal-03156395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156395v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103304v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wagner</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172841v1</w:t>
+                <w:t xml:space="preserve">hal-03103311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8629,77 +8629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
@@ -8741,90 +8741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
@@ -8866,77 +8866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9000,64 +9000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9076,312 +9076,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173141v1</w:t>
+                <w:t xml:space="preserve">hal-03173136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173136v1</w:t>
+                <w:t xml:space="preserve">hal-03173141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9462,64 +9462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9557,90 +9557,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology and ecology of Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
@@ -9663,320 +9663,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and functional impacts of environmentally realistic silver nanoparticle exposures on Gammarus sp (Amphipoda)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maël Garaud</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184262v1</w:t>
+                <w:t xml:space="preserve">hal-03174685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual and functional impacts of environmentally realistic silver nanoparticle exposures on Gammarus sp (Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly Brulé</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174685v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de différentes tailles de nanoparticules d'Argent sur le comportement et la physiologie de Gammarus sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,277 +10038,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of environmentally realistic silver nanoparticle concentrations: from individual to functional impacts on Gammarus sp (Amphipoda)</w:t>
+                <w:t xml:space="preserve">Effet des nanoparticules sur Gammarus sp (Amphipoda) et sur ses performances fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 CEINT Internal Meeting Research Summaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Duke, United States</w:t>
+              <w:t xml:space="preserve">Séminaire annuel Ressources 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184295v1</w:t>
+                <w:t xml:space="preserve">hal-03185960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des nanoparticules sur Gammarus sp (Amphipoda) et sur ses performances fonctionnelles</w:t>
+                <w:t xml:space="preserve">Ecotoxicity of environmentally realistic silver nanoparticle concentrations: from individual to functional impacts on Gammarus sp (Amphipoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel Ressources 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">2014 CEINT Internal Meeting Research Summaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Duke, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185960v1</w:t>
+                <w:t xml:space="preserve">hal-03184295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium and titanium dioxide nanoparticles (nCeO2 and nTiO2) sublethal effects on freshwater invertebrates</w:t>
               </w:r>
@@ -10320,51 +10320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10419,51 +10419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stressors in aquatic environments may profile biomarker baseline responses: a case study in Dreissena polymorpha at the population scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10471,51 +10471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Station Biologique de Paimpont, France</w:t>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Hydreos - La journée professionnelle de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
@@ -10794,51 +10794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurveillance de la Marne : évolution de l'état de santé de dreissènes exposées dans la rivière pendant une saison de traitements dans le vignoble champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11044,51 +11044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses biologiques à une contamination métallique : bioaccumulation et biomarqueurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11840,77 +11840,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change effect: the inter-individual variability provides information about metabolic response in a sentinel species facing extreme events and multi-metallic contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11965,64 +11965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de Dreissena polymorpha et Dreissena rostriformis bugensis dans la Moselle : Réponses physiologiques et dynamique de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé de Vernisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,77 +12340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreissena wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12961,64 +12961,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action TD 1407 Solution Chemistry of TCEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Bialystok, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13043,90 +13043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13181,77 +13181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13302,64 +13302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13395,221 +13395,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156558v1</w:t>
+                <w:t xml:space="preserve">hal-03156449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romero-Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13645,234 +13645,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156449v1</w:t>
+                <w:t xml:space="preserve">hal-03156558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Imeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
@@ -13901,103 +13901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
@@ -14078,51 +14078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
@@ -14151,103 +14151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Engineered Nanoparticles in Environmental Systems: Fate, Transport, Effects and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Landau, Germany</w:t>
@@ -14539,77 +14539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse multi-biomarqueurs chez le genre Dreissena à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14664,90 +14664,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
@@ -14789,77 +14789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic and physiological effects of nCeO2 on a freshwater bivalve (Corbicula fluminea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14895,277 +14895,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiXenobiotic Resistance (MXR) vs Nanoparticles: is MXR a good biomarker of exposure? A study with zebra mussels and gammarids exposed to silver and titanium dioxide nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maël Garaud</w:t>
+                <w:t xml:space="preserve">Cu/Zn-SOD allows a discrimination of the two Dreissena species, the quagga and the zebra mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">18ème International Symposium on Pollutant Responses in Marine Organisms (PRIMO18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172659v1</w:t>
+                <w:t xml:space="preserve">hal-03172611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu/Zn-SOD allows a discrimination of the two Dreissena species, the quagga and the zebra mussels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">MultiXenobiotic Resistance (MXR) vs Nanoparticles: is MXR a good biomarker of exposure? A study with zebra mussels and gammarids exposed to silver and titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème International Symposium on Pollutant Responses in Marine Organisms (PRIMO18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172611v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of environmentally realistic silver nanoparticle exposure on Gammarus roeseli (Crustacea Amphipoda) from individual to functional levels</w:t>
               </w:r>
@@ -15177,64 +15177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15266,277 +15266,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different size of silver nanoparticles on Gammarus fossarum (Crustacea Amphipoda): link between physiological and behavioural responses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186152v1</w:t>
+                <w:t xml:space="preserve">hal-03186149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of different size of silver nanoparticles on Gammarus fossarum (Crustacea Amphipoda): link between physiological and behavioural responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Georgantzopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186149v1</w:t>
+                <w:t xml:space="preserve">hal-03186152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t>
               </w:r>
@@ -15548,64 +15548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15785,51 +15785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles and Gammarids: from acute exposures to environmentally more relevant ones, toward a better detection of putative effects in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules : comment évaluer leurs effets potentiels sur les milieux aquatiques ? Synthèse des avancées du programme MESONNET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16061,64 +16061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
@@ -16173,77 +16173,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
@@ -16266,402 +16266,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets du dioxyde de cerium nanoparticulaire (nCeO2) sur les invertebres dulçaquicoles Dreissena polymorpha et Gammarus roeseli a l’aide d’une batterie de biomarqueurs</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nceo2) sublethal effects on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Brulé</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daoud A</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBim 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186766v1</w:t>
+                <w:t xml:space="preserve">hal-03186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nceo2) sublethal effects on the freshwater invertebrates Dreissena polymorpha and Gammarus roeseli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Trapp</w:t>
+                <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress / SETAC Europe 22nd Annual Meeting</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186775v1</w:t>
+                <w:t xml:space="preserve">hal-03172679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Evaluation des effets du dioxyde de cerium nanoparticulaire (nCeO2) sur les invertebres dulçaquicoles Dreissena polymorpha et Gammarus roeseli a l’aide d’une batterie de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECOBim 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172679v1</w:t>
+                <w:t xml:space="preserve">hal-03186766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
               </w:r>
@@ -16686,51 +16686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16772,51 +16772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination multiple et réponse des biomarqueurs chez la dreissène : interprétation à l'échelle populationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16824,51 +16824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDRi ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
@@ -16949,51 +16949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
@@ -17022,51 +17022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense systems as markers of susceptibility in natural populations of zebra mussel: comparison of baseline defense levels in 8 populations to investigate susceptibility to environmental stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17074,51 +17074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain</w:t>
@@ -17147,51 +17147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie d’adaptation aux stress environnementaux chez la dreissène (Dreissena polymorpha, Pallas, 1771) : le mécanisme de défense multixénobiotique (MDMX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Biagianti-Risbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17255,51 +17255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multixenobiotic Defense Mechanism (MXDM) in Dreissena polymorpha as a biomarker for the monitoring of freshwater pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 14th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17483,103 +17483,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la réponse de corbicules (Corbicula fluminea, Mollusques Bivalves) encagées aux abords de la centrale de Nogent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17618,64 +17618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17723,77 +17723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18085,51 +18085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de biomarqueurs d'effets sur le métabolisme digestif et sur le cycle reproducteur de la dreissène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18501,51 +18501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D47235F"/>
+    <w:nsid w:val="3FFCBAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18732,51 +18732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-pain-devin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7645-2388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075689855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35937-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Vernisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04589609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes12020010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04093993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27447-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerambrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Evariste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.08.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8JRHPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8X1Q0NJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain Devin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20591" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R0HJQDG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.10.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.11.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR58DVH1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00356-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV42ZTLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00156-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FKS817-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00074-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BXJCDFG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; De Vernisy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pellet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kuhn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Zahm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultelle Florence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172604v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172485v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172611v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186222v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Naudin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186225v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185551v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228213v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592664v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591425v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#252;hn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ010S" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-pain-devin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7645-2388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075689855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35937-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Vernisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04589609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes12020010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04093993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27447-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgantzopoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69L72R02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kerambrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Evariste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.08.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q8JRHPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8X1Q0NJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain Devin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20591" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R0HJQDG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.10.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.11.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR58DVH1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00356-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV42ZTLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00156-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15FKS817-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reynolds" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800282" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian.D. Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Demers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00074-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BXJCDFG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; De Vernisy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185750v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poinsaint" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Lejay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dahlem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pellet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kuhn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty Grosset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Zahm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultelle Florence" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173927v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156412v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172604v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172485v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156364v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156377v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172611v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186142v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185887v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186775v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186222v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Naudin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186225v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185551v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228213v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594579v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592664v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591425v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#252;hn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ010S" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>