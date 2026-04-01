--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -827,51 +827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0086D72B"/>
+    <w:nsid w:val="1E6FF59C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>