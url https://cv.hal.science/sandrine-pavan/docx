--- v1 (2026-04-01)
+++ v2 (2026-05-18)
@@ -137,51 +137,101 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteure en Sciences de l’information et de la communication, je mène des recherches participatives dans les champs de la culture et de l’éducation, plus particulièrement au sein de l’enseignement agricole. Je conçois des méthodologies de recherche co-construites mobilisant des formes d’intelligence expérientielle (cartes dessinées, visites sensibles, photographies, entretiens d’élicitation) pour explorer la contribution des médiations artistiques et culturelles au partage du sensible et à la construction de communs. Mes travaux portent également sur la circulation des savoirs entre chercheur·es et publics impliqués dans ces dispositifs.</w:t>
+        <w:t xml:space="preserve">Docteure en Sciences de l’information et de la communication, je mène des recherches participatives dans les champs de la culture et de l’éducation, plus particulièrement au sein de l’enseignement agricole.Mes objets de recherche sont  :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">la médiation et la circulation créative des savoirs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">les dispositifs de médiation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">l'approche sensible en recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je conçois des méthodologies de recherche co-construites mobilisant des formes d’intelligence expérientielle (cartes dessinées, visites sensibles, photographies, entretiens d’élicitation) pour explorer la contribution des médiations artistiques et culturelles au partage du sensible et à la construction de communs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">J'appartiens à un groupe de travail pluridisciplinaire sur la résidence d'artiste en tant qu'outil de médiation depuis 202.Je participe à un LéA  (lieux éducatifs associés à l'ifé) pour une durée de trois ans autour de l'expérience de nature en établissement agricole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -281,477 +331,477 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05401175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation par l’espace depuis le Centre de Documentation et d’Information Déplacements, nouveaux imaginaires et appropriations</w:t>
+                <w:t xml:space="preserve">Médiation par l’espace et circulations d’informations en lycées agricoles : partage d’une expérience sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+              <w:t xml:space="preserve">VIème colloque scientifique international MUSSI : Médiation et nouveaux usages sociaux et éducatifs de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 73 (1), pp.89-102</w:t>
+              <w:t xml:space="preserve">, UMR EFTS; ENSFEA, Nov 2024, Auzeville Tolosane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503635v1</w:t>
+                <w:t xml:space="preserve">hal-04845869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trivialité d’une expérience sensible de l’espace : une recherche participative en lycées de l’Enseignement agricole depuis les Sciences de l’information et de la communication / Revue ATIC, Numéro n°9</w:t>
+                <w:t xml:space="preserve">Enjeux info-communicationnels du partage d’une expérience sensible en lycée agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, L’espace saisi par les Sciences de l’information et de la communication, 2 (29), pp.51-59. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Castanet Tolosan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/atic.009.0051⟩</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05382823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence d'artiste en lycée agricole : un dispositif d'appui à l'éducation socio-culturelle pour habiter l'établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les résidences d'artistes : outils de recherche et d'expérimentation artistique ou dispositifs de démocratisation culturelle ?</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Université Paris 8 - Vincennes Saint-Denis; ENSFEA, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845947v1</w:t>
+                <w:t xml:space="preserve">hal-04297988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation par l’espace et circulations d’informations en lycées agricoles : partage d’une expérience sensible</w:t>
+                <w:t xml:space="preserve">Médiation par l’espace depuis le Centre de Documentation et d’Information Déplacements, nouveaux imaginaires et appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème colloque scientifique international MUSSI : Médiation et nouveaux usages sociaux et éducatifs de l’information</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR EFTS; ENSFEA, Nov 2024, Auzeville Tolosane, France</w:t>
+              <w:t xml:space="preserve">, 2024, 73 (1), pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845869v1</w:t>
+                <w:t xml:space="preserve">hal-04503635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux info-communicationnels du partage d’une expérience sensible en lycée agricole</w:t>
+                <w:t xml:space="preserve">Trivialité d’une expérience sensible de l’espace : une recherche participative en lycées de l’Enseignement agricole depuis les Sciences de l’information et de la communication / Revue ATIC, Numéro n°9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EFTS; ENSFEA, Nov 2024, Castanet Tolosan, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, L’espace saisi par les Sciences de l’information et de la communication, 2 (29), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/atic.009.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382823v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04297988v1</w:t>
+                <w:t xml:space="preserve">hal-04845947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -827,51 +877,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E6FF59C"/>
+    <w:nsid w:val="7041AD5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="E83DC081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -976,50 +1174,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1058,51 +1259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-pavan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7001-3425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243320264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05401175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ait-Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-pavan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7001-3425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243320264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05401175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ait-Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>