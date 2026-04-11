--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,11540 +368,11804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic relatedness of a focal plant to weed species and field crop species affects its seed production through insect-mediated trophic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Nadia Toukem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 404, pp.110347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505587v1</w:t>
+                <w:t xml:space="preserve">hal-05565243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pesticide-free fields under minimum tillage and flower strips enhance carabid beetles and spiders through increased overwintering and spill over processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 400, pp.110250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132267v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la régulation naturelle sur la flore adventice et le rendement. Une étude menée en région Bourgogne-Franche-Comté a quantifié les services de régulation naturelle fournis par les invertébrés et vertébrés granivores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilien Laurent</w:t>
+                <w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122229v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédation des semences adventices par les carabes peut contribuer à réguler les adventices dans les systèmes de grande culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029368v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact de la régulation naturelle sur la flore adventice et le rendement. Une étude menée en région Bourgogne-Franche-Comté a quantifié les services de régulation naturelle fournis par les invertébrés et vertébrés granivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 782, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906415v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prédation des semences adventices par les carabes peut contribuer à réguler les adventices dans les systèmes de grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14411⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777227v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.105700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728255v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing pest pressure and insecticide use by increasing hedgerows in the landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Courson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronika Neidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Vašková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170182⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.e14411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423592v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale management for biodiversity and ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03979013v1</w:t>
+                <w:t xml:space="preserve">hal-04728255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing pest pressure and insecticide use by increasing hedgerows in the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 916, pp.170182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03967717v1</w:t>
+                <w:t xml:space="preserve">hal-04423592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Côte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.581-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of the ‘Arable Weeds and Management in Europe’ database: Challenges and opportunities of combining weed survey data at a European scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Metcalfe</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Bürger</w:t>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Von Redwitz</w:t>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Cirujeda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12562⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04028758v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">The utility of the ‘Arable Weeds and Management in Europe’ database: Challenges and opportunities of combining weed survey data at a European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Muneret</w:t>
+                <w:t xml:space="preserve">Jana Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laurent</w:t>
+                <w:t xml:space="preserve">Christoph Von Redwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Felten</w:t>
+                <w:t xml:space="preserve">Alicia Cirujeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ducourtieux</w:t>
+                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (9), pp.1904-1916. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (1), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192268v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.1904-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853832v1</w:t>
+                <w:t xml:space="preserve">hal-04192268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling weed seed predation by carabids and its effects on crop production under contrasted farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Perthame</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126953⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197792v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Landscape-scale management for biodiversity and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Landis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.art. 108370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163055v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1228395⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197010v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modelling weed seed predation by carabids and its effects on crop production under contrasted farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ricci</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.art. 126953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766524v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etcheverria Zoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.art. 1228395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1228395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604950v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two sides of one medal: Arable weed vegetation of Europe in phytosociological data compared to agronomical weed surveys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jansen</w:t>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Bergmeier</w:t>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12460⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637578v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cadet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.108105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing weed multifunctionality at a landscape scale: A simulation study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Foffová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845062v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+                <w:t xml:space="preserve">Two sides of one medal: Arable weed vegetation of Europe in phytosociological data compared to agronomical weed surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+                <w:t xml:space="preserve">Filip Küzmič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+                <w:t xml:space="preserve">Urban Šilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Erwin Bergmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03707415v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to estimate the contribution of weeds to the delivery of ecosystem (dis)services in agricultural landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Enhancing weed multifunctionality at a landscape scale: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108321⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483120v1</w:t>
+                <w:t xml:space="preserve">hal-03845062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03256028v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03534493v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A framework to estimate the contribution of weeds to the delivery of ecosystem (dis)services in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.108321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483108v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological plasticity governs ecosystem services in multilayer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecology landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Gray</w:t>
+                <w:t xml:space="preserve">A. Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athen Ma</w:t>
+                <w:t xml:space="preserve">C. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orla Mclaughlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Woodward</w:t>
+                <w:t xml:space="preserve">J. Helfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01547-3⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03125364v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Abbate</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146348v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ecological plasticity governs ecosystem services in multilayer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01547-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942831v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to type crop management strategies within a production situation to improve the comprehension of weed communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, pp.126009. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop type and within-field location as sources of intraspecific variations in the phenology and the production of floral and fruit resources by weeds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.107082. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142642v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Fanfarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (7), pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116022v1</w:t>
+                <w:t xml:space="preserve">hal-03146348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Crop type and within-field location as sources of intraspecific variations in the phenology and the production of floral and fruit resources by weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.107082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03949083v1</w:t>
+                <w:t xml:space="preserve">hal-03142642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Factors Rather than the Landscape Context Explain Species Richness and Functional Trait Diversity and Responses of Plant Assemblages of Mediterranean Cereal Field Margins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Bastida</w:t>
+                <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Hernández-Plaza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordi Izquierdo</w:t>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9060778⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125392v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Neidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Foffova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03125378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arable Weeds and Management in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Factors Rather than the Landscape Context Explain Species Richness and Functional Trait Diversity and Responses of Plant Assemblages of Mediterranean Cereal Field Margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph von Redwitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
+                <w:t xml:space="preserve">Yesica Pallavicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bastida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hernández-Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/VCS/2020/61419⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9060778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125371v1</w:t>
+                <w:t xml:space="preserve">hal-03125392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02171732v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arable Weeds and Management in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Bürger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph von Redwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cirujeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
+              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.169-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/VCS/2020/61419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321801v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078541v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité au cœur des agroécosystèmes : où en sommes-nous aujourd’hui ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/pidx5t⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.396-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390197v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How effective is large landscape-scale planning for reducing local weed infestations? A landscape-scale modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567504v1</w:t>
+                <w:t xml:space="preserve">hal-02078541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual variation of oilseed rape habitat quality and role of grassy field margins for seed eating carabids in arable mosaics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La biodiversité au cœur des agroécosystèmes : où en sommes-nous aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.234-245. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/pidx5t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628252v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How effective is large landscape-scale planning for reducing local weed infestations? A landscape-scale modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S. Karp</w:t>
+                <w:t xml:space="preserve">Charlotte Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
+                <w:t xml:space="preserve">Marie Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy D. Meehan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 384, pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134898v1</w:t>
+                <w:t xml:space="preserve">hal-02567504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Annual variation of oilseed rape habitat quality and role of grassy field margins for seed eating carabids in arable mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870873v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605416v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samantha M. Cook</w:t>
+                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dye</w:t>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ferrante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607328v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between conservation agricultural practice and landscape composition promote weed seed predation by invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 240, pp.45-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 246, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607269v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham S. Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha M. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638312v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">Interactions between conservation agricultural practice and landscape composition promote weed seed predation by invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Froger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla B. Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 240, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape scale management affects weed richness but not weed abundance in winter wheat fields.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.031⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01331130v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop type, crop management and grass margins affect the abundance and the nutritional state of seed-eating carabid species in arable landscapes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.037⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802156v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local, neighbor and landscape effects on the abundance of weed seed-eating carabids in arable fields: A nationwide analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Crop type, crop management and grass margins affect the abundance and the nutritional state of seed-eating carabid species in arable landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.10.008⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231, pp.183 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632141v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unified framework to integrate biotic, abiotic processes and human activities in spatially explicit models of agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape scale management affects weed richness but not weed abundance in winter wheat fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Baptiste Simmoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.41-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2016.00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631415v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Local, neighbor and landscape effects on the abundance of weed seed-eating carabids in arable fields: A nationwide analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.230-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298064v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a set of simulation-based indicators to assess harmfulness and contribution to biodiversity of weed communities in cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An unified framework to integrate biotic, abiotic processes and human activities in spatially explicit models of agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Meziere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.028⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2016.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704639v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion territoriale des adventices : effets des propriétés du paysage sur les communautés adventices et sur leur régulation par les carabidae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarina Macfadyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/sa0z-db70⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637124v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological intensification through pesticide reduction: weed control, weed biodiversity and sustainability in arable farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Developing a set of simulation-based indicators to assess harmfulness and contribution to biodiversity of weed communities in cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-015-0554-5⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.157--170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212880v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed choice by carabid beetles (Coleoptera : Carabidae): Linking field measurements with laboratory diet assessments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gestion territoriale des adventices : effets des propriétés du paysage sur les communautés adventices et sur leur régulation par les carabidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (5), pp.615-620. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.71-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14411/eje.2014.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/sa0z-db70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635407v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable farming.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
+                <w:t xml:space="preserve">Ecological intensification through pesticide reduction: weed control, weed biodiversity and sustainability in arable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97922. </w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (5), pp.1078-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0554-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004024v1</w:t>
+                <w:t xml:space="preserve">hal-01212880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Weed seed choice by carabid beetles (Coleoptera : Carabidae): Linking field measurements with laboratory diet assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien H.M. Guyot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Boursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (6), pp.541 - 555. </w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (5), pp.615-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14411/eje.2014.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173349v1</w:t>
+                <w:t xml:space="preserve">hal-02635407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal distribution of weed seed predation differs between conservation agriculture and conventional tillage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien H.M. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.031⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.541 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630337v1</w:t>
+                <w:t xml:space="preserve">hal-01173349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of weed community traits response to conservation agriculture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646604v1</w:t>
+                <w:t xml:space="preserve">hal-01004024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion agro-écologique de la flore adventice dans les systèmes à bas niveau d’usage d’herbicides : le projet ADVHERB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The spatio-temporal distribution of weed seed predation differs between conservation agriculture and conventional tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28, pp.75-86. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 188, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/0e18-b458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648622v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identification of weed community traits response to conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 166, pp.110-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.027⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 179, pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651769v1</w:t>
+                <w:t xml:space="preserve">hal-02646604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the relevant spatial and temporal scales in plant species occurrence models : the case of arable weeds in landscape mosaic of crops</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gestion agro-écologique de la flore adventice dans les systèmes à bas niveau d’usage d’herbicides : le projet ADVHERB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/0e18-b458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651950v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative effects of local management and landscape context on weed seed predation and carabid functional groups</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649213v1</w:t>
+                <w:t xml:space="preserve">hal-02651769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic links between functional groups of arable plants and beetles are stable at a national scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identifying the relevant spatial and temporal scales in plant species occurrence models : the case of arable weeds in landscape mosaic of crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2011.01897.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648667v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random distribution of weed species abundance in arable fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The relative effects of local management and landscape context on weed seed predation and carabid functional groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00920.x⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.235 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644929v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of weeds along a gradient of landscape complexity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Non-random distribution of weed species abundance in arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Borgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (4), pp.383-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00920.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.05.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735648v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors shaping the spatial variation of weed communities across a landscape mosaic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of weeds along a gradient of landscape complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00934.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646268v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of weed co-occurrence at the field and landscape level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Trophic links between functional groups of arable plants and beetles are stable at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Storkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les G. Firbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01421.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2011.01897.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643905v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sown grass strips harbour high weed diversity but decrease weed richness in adjacent crops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Factors shaping the spatial variation of weed communities across a landscape mosaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 52 (1), pp.88-97. </w:t>
+              <w:t xml:space="preserve">, 2012, 52 (5), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2011.00892.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00934.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650939v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed dispersal by farming at various spatial scales. A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Patterns of weed co-occurrence at the field and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.1137 - 1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01421.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-012-0095-8⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201381v1</w:t>
+                <w:t xml:space="preserve">hal-02643905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of sown grass strips on the spatial distribution of weed species in adjacent boundaries and arable fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Sown grass strips harbour high weed diversity but decrease weed richness in adjacent crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.022⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (1), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2011.00892.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645031v1</w:t>
+                <w:t xml:space="preserve">hal-02650939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the European Farmland Bird Indicator in response to forecast land-use change in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Scholefield</w:t>
+                <w:t xml:space="preserve">Weed dispersal by farming at various spatial scales. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Firbank</w:t>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Butler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence M Jones</w:t>
+                <w:t xml:space="preserve">Didier Cœur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.09.008⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-012-0095-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02647100v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling land use change impacts for sustainability assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The impact of sown grass strips on the spatial distribution of weed species in adjacent boundaries and arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pia Frederiksen</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642601v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National-scale regulation of the weed seedbank by carabid predators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modelling land use change impacts for sustainability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02008.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651204v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an indicator-modelling approach to forecast changes in nitrogen critical load exceedance across Europe arising from agricultural reform</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">National-scale regulation of the weed seedbank by carabid predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Boursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.888-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02008.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646212v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits relating arable weed communities to crop characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the European Farmland Bird Indicator in response to forecast land-use change in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Scholefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Firbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M. Gunton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence M Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.541-550. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01273.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650979v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed predation increases with vegetation cover in perennial forage crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helmut Meiss</w:t>
+                <w:t xml:space="preserve">Developing an indicator-modelling approach to forecast changes in nitrogen critical load exceedance across Europe arising from agricultural reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence M Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Le Lagadec</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">J. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.03.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667660v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specialist-generalist classification of the arable flora and its response to changes in agricultural practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Functional traits relating arable weed communities to crop characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M. Gunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (20), 11 p. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.541-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6785-10-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01273.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656561v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+                <w:t xml:space="preserve">Weed seed predation increases with vegetation cover in perennial forage crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Le Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Waldhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 138 (3-4), pp.318-323. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 138 (1-2), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00530498v1</w:t>
+                <w:t xml:space="preserve">hal-02667660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated weed management systems allow reduced reliance on herbicides and long-term weed control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A specialist-generalist classification of the arable flora and its response to changes in agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (20), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6785-10-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02662517v1</w:t>
+                <w:t xml:space="preserve">hal-02656561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 142 (1), pp.238-243. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (3-4), pp.318-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666843v1</w:t>
+                <w:t xml:space="preserve">hal-00530498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dimensions of land use change in rural landscapes: lessons learnt from the GB countryside surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integrated weed management systems allow reduced reliance on herbicides and long-term weed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Faloya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.05.023⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (3-4), pp.237-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665249v1</w:t>
+                <w:t xml:space="preserve">hal-02662517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impacts of agricultural intensification on biodiversity: a British perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Fuller</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142 (1), pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2007.2183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664587v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of post-dispersal weed seed predation according to weed species, space and time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The dimensions of land use change in rural landscapes: lessons learnt from the GB countryside surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (9), pp.2851-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666717v1</w:t>
+                <w:t xml:space="preserve">hal-02665249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'écologie du paysage pour comprendre la dynamique de la flore adventice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessing the impacts of agricultural intensification on biodiversity: a British perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Firbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+                <w:t xml:space="preserve">Simon Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ffrb-vh87⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 363 (1492), pp.777-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2007.2183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665450v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variation of post-dispersal weed seed predation according to weed species, space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Special Issue XXI, pp.221-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de l'écologie du paysage pour comprendre la dynamique de la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ffrb-vh87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparative biodiversity along a gradient of agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 19 (1), pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12048,51 +12312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Landis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B&#252;rger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Von Redwitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cirujeda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fogliatto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12562" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126953" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#252;zmi&#269;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban &#352;ilc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergmeier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12460" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Pallavicini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bastida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hern&#225;ndez-Plaza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Izquierdo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060778" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Redwitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2020/61419" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12250" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Simmoneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K9XQHBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lubac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704639v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les G. Firbank" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01897.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01421.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQJMWF04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholefield" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Jones" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.09.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642601v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Frederiksen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.08.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KN4PNM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646212v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norris" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.06.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q9CH7DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650979v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Gunton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01273.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KGKVHTL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667660v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Lagadec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.03.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9G9VJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662517v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.009" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXTZVDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665249v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.05.023" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDR512D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Blain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.2183" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ffrb-vh87" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695529v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toukem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bottini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B&#252;rger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Von Redwitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cirujeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fogliatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Landis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108370" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126953" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#252;zmi&#269;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban &#352;ilc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergmeier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12460" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Pallavicini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bastida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hern&#225;ndez-Plaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Izquierdo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060778" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Redwitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2020/61419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12250" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lubac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Simmoneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K9XQHBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les G. Firbank" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01897.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01421.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQJMWF04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Frederiksen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.08.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KN4PNM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholefield" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Jones" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.09.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.06.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q9CH7DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Gunton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01273.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KGKVHTL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Lagadec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.03.009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9G9VJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXTZVDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.05.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDR512D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664587v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Blain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.2183" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ffrb-vh87" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695529v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>