--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed control provided by seed predators saves 20 % crop yield in cereal fields</w:t>
+                <w:t xml:space="preserve">Phylogenetic relatedness of a focal plant to weed species and field crop species affects its seed production through insect-mediated trophic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Muneret</w:t>
+                <w:t xml:space="preserve">Nadia Toukem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dosset</w:t>
+                <w:t xml:space="preserve">Diana Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
+                <w:t xml:space="preserve">Samuel Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 400, pp.110196. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 404, pp.110347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453827v1</w:t>
+                <w:t xml:space="preserve">hal-05565243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relatedness of a focal plant to weed species and field crop species affects its seed production through insect-mediated trophic interactions</w:t>
+                <w:t xml:space="preserve">Weed control provided by seed predators saves 20 % crop yield in cereal fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Toukem</w:t>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Laurent</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Bottini</w:t>
+                <w:t xml:space="preserve">Alexandre Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pouget</w:t>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 404, pp.110347. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 400, pp.110196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565243v1</w:t>
+                <w:t xml:space="preserve">hal-05453827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-free fields under minimum tillage and flower strips enhance carabid beetles and spiders through increased overwintering and spill over processes</w:t>
               </w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -900,286 +900,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la régulation naturelle sur la flore adventice et le rendement. Une étude menée en région Bourgogne-Franche-Comté a quantifié les services de régulation naturelle fournis par les invertébrés et vertébrés granivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gandara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 782, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132267v2</w:t>
+                <w:t xml:space="preserve">hal-05122229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la régulation naturelle sur la flore adventice et le rendement. Une étude menée en région Bourgogne-Franche-Comté a quantifié les services de régulation naturelle fournis par les invertébrés et vertébrés granivores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dosset</w:t>
+                <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gandara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilien Laurent</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122229v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédation des semences adventices par les carabes peut contribuer à réguler les adventices dans les systèmes de grande culture</w:t>
               </w:r>
@@ -1399,51 +1399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Neidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Vašková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1752,299 +1752,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967717v1</w:t>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+                <w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.581-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The utility of the ‘Arable Weeds and Management in Europe’ database: Challenges and opportunities of combining weed survey data at a European scale</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,308 +2517,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
+                <w:t xml:space="preserve">Modelling weed seed predation by carabids and its effects on crop production under contrasted farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.art. 126953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163055v1</w:t>
+                <w:t xml:space="preserve">hal-04197792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling weed seed predation by carabids and its effects on crop production under contrasted farming systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurène Perthame</w:t>
+                <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.art. 126953. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197792v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etcheverria Zoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,788 +2885,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+                <w:t xml:space="preserve">Hana Foffová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Yvoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Farcy</w:t>
+                <w:t xml:space="preserve">Britta Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+                <w:t xml:space="preserve">hal-03604950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Two sides of one medal: Arable weed vegetation of Europe in phytosociological data compared to agronomical weed surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Bürger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Küzmič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Šilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwin Bergmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 338, pp.108105. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766524v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Foffová</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.108105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604950v1</w:t>
+                <w:t xml:space="preserve">hal-03766524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two sides of one medal: Arable weed vegetation of Europe in phytosociological data compared to agronomical weed surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Bürger</w:t>
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Küzmič</w:t>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Šilc</w:t>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jansen</w:t>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Bergmeier</w:t>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637578v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing weed multifunctionality at a landscape scale: A simulation study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104589⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845062v1</w:t>
+                <w:t xml:space="preserve">hal-03707415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing weed multifunctionality at a landscape scale: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03707415v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t>
               </w:r>
@@ -3756,51 +3756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to estimate the contribution of weeds to the delivery of ecosystem (dis)services in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,77 +4011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,382 +4269,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to type crop management strategies within a production situation to improve the comprehension of weed communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, pp.126009. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134064v1</w:t>
+                <w:t xml:space="preserve">hal-02942831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">A framework to type crop management strategies within a production situation to improve the comprehension of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.126009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157513v2</w:t>
+                <w:t xml:space="preserve">hal-03134064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.104148. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942831v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
               </w:r>
@@ -4760,51 +4760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop type and within-field location as sources of intraspecific variations in the phenology and the production of floral and fruit resources by weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,90 +4890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t>
@@ -5005,433 +5005,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">Local Factors Rather than the Landscape Context Explain Species Richness and Functional Trait Diversity and Responses of Plant Assemblages of Mediterranean Cereal Field Margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesica Pallavicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bastida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hernández-Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eirini Daouti</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9060778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949083v1</w:t>
+                <w:t xml:space="preserve">hal-03125392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Factors Rather than the Landscape Context Explain Species Richness and Functional Trait Diversity and Responses of Plant Assemblages of Mediterranean Cereal Field Margins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Hernández-Plaza</w:t>
+                <w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Izquierdo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9060778⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03125392v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Neidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Foffova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03125378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arable Weeds and Management in Europe</w:t>
               </w:r>
@@ -5603,51 +5603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t>
@@ -5685,77 +5685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5802,77 +5802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,51 +5945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité au cœur des agroécosystèmes : où en sommes-nous aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6183,51 +6183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.234-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla B. Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,64 +6897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,51 +7161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop type, crop management and grass margins affect the abundance and the nutritional state of seed-eating carabid species in arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7437,64 +7437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7978,51 +7978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8301,351 +8301,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien H.M. Guyot</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173349v1</w:t>
+                <w:t xml:space="preserve">hal-01004024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable farming.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Boissinot</w:t>
+                <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+                <w:t xml:space="preserve">Sébastien H.M. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97922. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.541 - 555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004024v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatio-temporal distribution of weed seed predation differs between conservation agriculture and conventional tillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9101,64 +9101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the relevant spatial and temporal scales in plant species occurrence models : the case of arable weeds in landscape mosaic of crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9231,51 +9231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9476,51 +9476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of weeds along a gradient of landscape complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11173,77 +11173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12312,51 +12312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toukem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bottini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B&#252;rger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Von Redwitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cirujeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fogliatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Landis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108370" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126953" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#252;zmi&#269;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban &#352;ilc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergmeier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12460" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Pallavicini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bastida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hern&#225;ndez-Plaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Izquierdo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060778" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Redwitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2020/61419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12250" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lubac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Simmoneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K9XQHBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les G. Firbank" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01897.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01421.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQJMWF04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Frederiksen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.08.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KN4PNM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholefield" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Jones" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.09.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.06.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q9CH7DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Gunton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01273.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KGKVHTL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Lagadec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.03.009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9G9VJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXTZVDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.05.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDR512D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664587v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Blain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.2183" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ffrb-vh87" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695529v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toukem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bottini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B&#252;rger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Von Redwitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cirujeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fogliatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Landis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108370" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126953" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#252;zmi&#269;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban &#352;ilc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergmeier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Pallavicini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bastida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hern&#225;ndez-Plaza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Izquierdo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060778" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Redwitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2020/61419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12250" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lubac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Simmoneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K9XQHBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les G. Firbank" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01897.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01421.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQJMWF04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Frederiksen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.08.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KN4PNM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholefield" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Jones" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.09.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.06.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q9CH7DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Gunton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01273.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KGKVHTL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Lagadec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.03.009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9G9VJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXTZVDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.05.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDR512D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664587v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Blain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.2183" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ffrb-vh87" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695529v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>