--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -766,177 +766,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.105700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100815v1</w:t>
+                <w:t xml:space="preserve">hal-04906415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la régulation naturelle sur la flore adventice et le rendement. Une étude menée en région Bourgogne-Franche-Comté a quantifié les services de régulation naturelle fournis par les invertébrés et vertébrés granivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -945,4709 +915,4739 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 782, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crop yield-based pollination index reveals the impacts of land cover and pesticide use on realized pollination at a landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 392, pp.109747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédation des semences adventices par les carabes peut contribuer à réguler les adventices dans les systèmes de grande culture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced temporal turnover in carabid communities enhances biomass stability in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029368v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do semi-natural habitats enhance overwintering of generalist predators in arable cropping systems? A meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">La prédation des semences adventices par les carabes peut contribuer à réguler les adventices dans les systèmes de grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, pp.105700. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906415v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture</w:t>
+                <w:t xml:space="preserve">Reducing pest pressure and insecticide use by increasing hedgerows in the landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Daouti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14411⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 916, pp.170182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777227v1</w:t>
+                <w:t xml:space="preserve">hal-04423592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Allart</w:t>
+                <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Neidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Vašková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Michael Traugott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.e14411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728255v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing pest pressure and insecticide use by increasing hedgerows in the landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Courson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 916, pp.170182. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.88-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423592v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+                <w:t xml:space="preserve">Etcheverria Zoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.art. 1228395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1228395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+                <w:t xml:space="preserve">hal-04197010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape-scale management for biodiversity and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Landis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.art. 108370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967717v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of the ‘Arable Weeds and Management in Europe’ database: Challenges and opportunities of combining weed survey data at a European scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
+                <w:t xml:space="preserve">Carabid beetles have hump‐shaped responses to disturbance and resource gradients within agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.581-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028758v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Ducourtieux</w:t>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04192268v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale management for biodiversity and ecosystem services</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The utility of the ‘Arable Weeds and Management in Europe’ database: Challenges and opportunities of combining weed survey data at a European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Bürger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Von Redwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cirujeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108370⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979013v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling weed seed predation by carabids and its effects on crop production under contrasted farming systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126953⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.1904-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197792v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific foraging response to interspecific interactions in carabid beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mosquera-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 185, pp.art. 105302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2023.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field margins enhance weed seed predation in adjacent fields in early spring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling weed seed predation by carabids and its effects on crop production under contrasted farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.art. 1228395. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.art. 126953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1228395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197010v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Foffová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eirini Daouti</w:t>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Frei</w:t>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604950v1</w:t>
+                <w:t xml:space="preserve">hal-03707415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two sides of one medal: Arable weed vegetation of Europe in phytosociological data compared to agronomical weed surveys</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing weed multifunctionality at a landscape scale: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Bergmeier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637578v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hana Foffová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766524v1</w:t>
+                <w:t xml:space="preserve">hal-03604950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+                <w:t xml:space="preserve">Two sides of one medal: Arable weed vegetation of Europe in phytosociological data compared to agronomical weed surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+                <w:t xml:space="preserve">Filip Küzmič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Urban Šilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cadet</w:t>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Farcy</w:t>
+                <w:t xml:space="preserve">Erwin Bergmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather and landscape drivers of the regional level of pest occurrence in arable agriculture: A multi-pest analysis at the French national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.108105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707415v1</w:t>
+                <w:t xml:space="preserve">hal-03766524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing weed multifunctionality at a landscape scale: A simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 228, </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845062v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological plasticity governs ecosystem services in multilayer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01547-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256028v1</w:t>
+                <w:t xml:space="preserve">hal-03125364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to estimate the contribution of weeds to the delivery of ecosystem (dis)services in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 132, pp.108321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03534493v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ph. Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Helfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (8), pp.2235-2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01248-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483108v1</w:t>
+                <w:t xml:space="preserve">hal-03534493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological plasticity governs ecosystem services in multilayer networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orla Mclaughlin</w:t>
+                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woodward</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.14-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01547-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125364v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arable Weeds and Management in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Bürger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph von Redwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cirujeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
+              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.169-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/VCS/2020/61419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942831v1</w:t>
+                <w:t xml:space="preserve">hal-03125371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to type crop management strategies within a production situation to improve the comprehension of weed communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Fanfarillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Abbate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (7), pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03134064v1</w:t>
+                <w:t xml:space="preserve">hal-03146348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Key carabid species drive spring weed seed predation of Viola arvensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2019.104148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157513v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Fanfarillo</w:t>
+                <w:t xml:space="preserve">A framework to type crop management strategies within a production situation to improve the comprehension of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Abbate</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (7), pp.381-392. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.126009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146348v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop type and within-field location as sources of intraspecific variations in the phenology and the production of floral and fruit resources by weeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Zuccolo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.107082. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142642v1</w:t>
+                <w:t xml:space="preserve">hal-03157513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop type and within-field location as sources of intraspecific variations in the phenology and the production of floral and fruit resources by weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.107082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116022v1</w:t>
+                <w:t xml:space="preserve">hal-03142642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Factors Rather than the Landscape Context Explain Species Richness and Functional Trait Diversity and Responses of Plant Assemblages of Mediterranean Cereal Field Margins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesica Pallavicini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jordi Izquierdo</w:t>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9060778⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125392v1</w:t>
+                <w:t xml:space="preserve">hal-03116022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Neidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Foffova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Daouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03125378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">Local Factors Rather than the Landscape Context Explain Species Richness and Functional Trait Diversity and Responses of Plant Assemblages of Mediterranean Cereal Field Margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesica Pallavicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bastida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hernández-Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eirini Daouti</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76305-w⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9060778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949083v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arable Weeds and Management in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Fogliatto</w:t>
+                <w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.169-170. </w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/VCS/2020/61419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03125371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1904), pp.20182898. </w:t>
@@ -5698,64 +5698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed seed availability, carabid intraspecific interference and their interaction drive weed seed consumption by carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5802,90 +5802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of foraging strategies and responses to predator interference in seed-eating carabid beetles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5945,51 +5945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité au cœur des agroécosystèmes : où en sommes-nous aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.15-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6017,1813 +6017,1813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How effective is large landscape-scale planning for reducing local weed infestations? A landscape-scale modelling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Allanic</w:t>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Langot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.029⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567504v1</w:t>
+                <w:t xml:space="preserve">hal-01870873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual variation of oilseed rape habitat quality and role of grassy field margins for seed eating carabids in arable mosaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How effective is large landscape-scale planning for reducing local weed infestations? A landscape-scale modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Labruyère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12250⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 384, pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628252v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual variation of oilseed rape habitat quality and role of grassy field margins for seed eating carabids in arable mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134898v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Meehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Emily A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0525-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870873v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605416v1</w:t>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative effects of local management and landscape heterogeneity on weed richness, density, biomass and seed rain at the country-wide level, Great Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607328v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between conservation agricultural practice and landscape composition promote weed seed predation by invertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham S. Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha M. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Trichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Richard Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orla B. Mclaughlin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607269v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between conservation agricultural practice and landscape composition promote weed seed predation by invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla B. Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 240, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01638312v1</w:t>
+                <w:t xml:space="preserve">hal-01607269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cellier</w:t>
+                <w:t xml:space="preserve">Risk of predation makes foragers less choosy about their food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Charalabidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0187167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop type, crop management and grass margins affect the abundance and the nutritional state of seed-eating carabid species in arable landscapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unified framework to integrate biotic, abiotic processes and human activities in spatially explicit models of agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lubac</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2016.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802156v1</w:t>
+                <w:t xml:space="preserve">hal-02631415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape scale management affects weed richness but not weed abundance in winter wheat fields.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Grison</w:t>
+                <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Meiss</w:t>
+                <w:t xml:space="preserve">Dries Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Simmoneau</w:t>
+                <w:t xml:space="preserve">Sarina Macfadyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.031⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01331130v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local, neighbor and landscape effects on the abundance of weed seed-eating carabids in arable fields: A nationwide analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape scale management affects weed richness but not weed abundance in winter wheat fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Simmoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.10.008⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.41-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632141v1</w:t>
+                <w:t xml:space="preserve">hal-01331130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unified framework to integrate biotic, abiotic processes and human activities in spatially explicit models of agricultural landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Crop type, crop management and grass margins affect the abundance and the nutritional state of seed-eating carabid species in arable landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2016.00006⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231, pp.183 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631415v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Local, neighbor and landscape effects on the abundance of weed seed-eating carabids in arable fields: A nationwide analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.230-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298064v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a set of simulation-based indicators to assess harmfulness and contribution to biodiversity of weed communities in cropping systems</w:t>
               </w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7952,90 +7952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion territoriale des adventices : effets des propriétés du paysage sur les communautés adventices et sur leur régulation par les carabidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.71-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8121,51 +8121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (5), pp.1078-1090. </w:t>
@@ -8229,51 +8229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Boursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (5), pp.615-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8307,51 +8307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable farming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,51 +8454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of models for multicriteria evaluation and multiobjective design of cropping systems for managing weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8575,51 +8575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatio-temporal distribution of weed seed predation differs between conservation agriculture and conventional tillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,2637 +8686,2637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of weed community traits response to conservation agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Identifying the relevant spatial and temporal scales in plant species occurrence models : the case of arable weeds in landscape mosaic of crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 179, pp.179-186. </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646604v1</w:t>
+                <w:t xml:space="preserve">hal-02651950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion agro-écologique de la flore adventice dans les systèmes à bas niveau d’usage d’herbicides : le projet ADVHERB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relative effects of local management and landscape context on weed seed predation and carabid functional groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/0e18-b458⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.235 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648622v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Veres</w:t>
+                <w:t xml:space="preserve">Identification of weed community traits response to conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 166, pp.110-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.027⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 179, pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651769v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the relevant spatial and temporal scales in plant species occurrence models : the case of arable weeds in landscape mosaic of crops</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion agro-écologique de la flore adventice dans les systèmes à bas niveau d’usage d’herbicides : le projet ADVHERB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/0e18-b458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651950v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative effects of local management and landscape context on weed seed predation and carabid functional groups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.235 - 245. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.110-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649213v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random distribution of weed species abundance in arable fields</w:t>
+                <w:t xml:space="preserve">The impact of sown grass strips on the spatial distribution of weed species in adjacent boundaries and arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Borgy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (4), pp.383-389. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00920.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644929v1</w:t>
+                <w:t xml:space="preserve">hal-02645031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of weeds along a gradient of landscape complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Trophic links between functional groups of arable plants and beetles are stable at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Storkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les G. Firbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2011.01897.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735648v1</w:t>
+                <w:t xml:space="preserve">hal-02648667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic links between functional groups of arable plants and beetles are stable at a national scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-random distribution of weed species abundance in arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les G. Firbank</w:t>
+                <w:t xml:space="preserve">Benjamin Borgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 81 (1), pp.4-13. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (4), pp.383-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2011.01897.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648667v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors shaping the spatial variation of weed communities across a landscape mosaic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of weeds along a gradient of landscape complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00934.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646268v1</w:t>
+                <w:t xml:space="preserve">hal-00735648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of weed co-occurrence at the field and landscape level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors shaping the spatial variation of weed communities across a landscape mosaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (6), pp.1137 - 1147. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (5), pp.402-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01421.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2012.00934.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643905v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sown grass strips harbour high weed diversity but decrease weed richness in adjacent crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of weed co-occurrence at the field and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Cordeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (1), pp.88-97. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.1137 - 1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2011.00892.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01421.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650939v1</w:t>
+                <w:t xml:space="preserve">hal-02643905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed dispersal by farming at various spatial scales. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sown grass strips harbour high weed diversity but decrease weed richness in adjacent crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-012-0095-8⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (1), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3180.2011.00892.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201381v1</w:t>
+                <w:t xml:space="preserve">hal-02650939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of sown grass strips on the spatial distribution of weed species in adjacent boundaries and arable fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weed dispersal by farming at various spatial scales. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.022⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-012-0095-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02645031v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling land use change impacts for sustainability assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the European Farmland Bird Indicator in response to forecast land-use change in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Frederiksen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Scholefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Firbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence M Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642601v1</w:t>
+                <w:t xml:space="preserve">hal-02647100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National-scale regulation of the weed seedbank by carabid predators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling land use change impacts for sustainability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02008.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651204v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the European Farmland Bird Indicator in response to forecast land-use change in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">National-scale regulation of the weed seedbank by carabid predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Boursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.46-51. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.888-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02008.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647100v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an indicator-modelling approach to forecast changes in nitrogen critical load exceedance across Europe arising from agricultural reform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional traits relating arable weed communities to crop characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Norris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Hall</w:t>
+                <w:t xml:space="preserve">Richard M. Gunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.541-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01273.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.06.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646212v1</w:t>
+                <w:t xml:space="preserve">hal-02650979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits relating arable weed communities to crop characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing an indicator-modelling approach to forecast changes in nitrogen critical load exceedance across Europe arising from agricultural reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence M Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M. Gunton</w:t>
+                <w:t xml:space="preserve">J. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.541-550. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.16-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01273.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650979v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seed predation increases with vegetation cover in perennial forage crops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rainer Waldhardt</w:t>
+                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 138 (1-2), pp.10-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 138 (3-4), pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667660v1</w:t>
+                <w:t xml:space="preserve">hal-00530498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specialist-generalist classification of the arable flora and its response to changes in agricultural practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Weed seed predation increases with vegetation cover in perennial forage crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Le Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Waldhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (20), 11 p. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (1-2), pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6785-10-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656561v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">A specialist-generalist classification of the arable flora and its response to changes in agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (20), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6785-10-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00530498v1</w:t>
+                <w:t xml:space="preserve">hal-02656561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated weed management systems allow reduced reliance on herbicides and long-term weed control</w:t>
               </w:r>
@@ -11431,77 +11431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impacts of agricultural intensification on biodiversity: a British perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Firbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11780,64 +11780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of post-dispersal weed seed predation according to weed species, space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11914,51 +11914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12312,51 +12312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toukem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bottini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B&#252;rger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Von Redwitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cirujeda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fogliatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Landis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108370" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126953" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#252;zmi&#269;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban &#352;ilc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergmeier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Pallavicini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bastida" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hern&#225;ndez-Plaza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Izquierdo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060778" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Redwitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2020/61419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12250" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lubac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Simmoneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K9XQHBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les G. Firbank" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01897.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01421.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQJMWF04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Frederiksen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.08.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KN4PNM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholefield" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Jones" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.09.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.06.005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q9CH7DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Gunton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01273.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KGKVHTL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Lagadec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.03.009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9G9VJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXTZVDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.05.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDR512D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664587v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Blain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.2183" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ffrb-vh87" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695529v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toukem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bottini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04906415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132267v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gandara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art04" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverria Zo&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1228395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Landis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108370" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B&#252;rger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Von Redwitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cirujeda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fogliatto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12562" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosquera-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2023.105302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#252;zmi&#269;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban &#352;ilc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergmeier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12460" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Mclaughlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01547-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jeanneret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alignier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01248-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Redwitz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2020/61419" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125392v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesica Pallavicini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bastida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hern&#225;ndez-Plaza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Izquierdo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9060778" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allanic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Langot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.06.029" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labruy&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12250" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607269v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Trichard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla B. Mclaughlin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187167" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grison" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Simmoneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.031" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K9XQHBJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802156v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lubac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632141v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.10.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.07.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sa0z-db70" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635407v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Boursault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.086" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173349v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H.M. Guyot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651950v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649213v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.02.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR9LMLXG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646604v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.08.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLGT06SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Brooks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Clark" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les G. Firbank" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01897.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00920.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD246B10F27A59B39269E407E852C10BE073B450/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735648v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.05.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2RX3DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646268v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2012.00934.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391028E90BC50AA72EDE3FB12C6BBABAE9415B06/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01421.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQJMWF04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201381v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C&#339;ur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0095-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647100v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholefield" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Jones" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.09.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642601v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Frederiksen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.08.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KN4PNM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651204v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02008.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650979v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Gunton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01273.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KGKVHTL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646212v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Norris" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.06.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q9CH7DG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Lagadec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Waldhardt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.03.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9G9VJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656561v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-20" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXTZVDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.05.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDR512D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664587v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Blain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2007.2183" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ffrb-vh87" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695529v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delettre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>