--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1507,213 +1507,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover en élevage AOP Comté : à chacun son style</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le design territorial réinvente la gestion de l’eau et l’alimentation de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010137v1</w:t>
+                <w:t xml:space="preserve">hal-01962852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le design territorial réinvente la gestion de l’eau et l’alimentation de proximité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innover en élevage AOP Comté : à chacun son style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962852v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les recherches en sciences sociales s’invitent dans la gestion de l’eau</w:t>
               </w:r>
@@ -1810,234 +1810,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs et la rivière : irriguer, regarder, anticiper. Enquête en Côte d’Or, en périphérie de Dijon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fromage de Comté dans l’ère du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860875v1</w:t>
+                <w:t xml:space="preserve">hal-02093377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fromage de Comté dans l’ère du temps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agriculteurs et la rivière : irriguer, regarder, anticiper. Enquête en Côte d’Or, en périphérie de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.5377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modernité à traire encore ses vaches</w:t>
               </w:r>
@@ -2181,338 +2181,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand</w:t>
+                <w:t xml:space="preserve">C. Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/3 (54), pp.41-63</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.111--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548775v1</w:t>
+                <w:t xml:space="preserve">hal-01704637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
+                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 230, pp.111--114</w:t>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.60 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704637v1</w:t>
+                <w:t xml:space="preserve">hal-01944065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+                <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.60 - 61</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (54), pp.41-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944065v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Creusot n’a pas d’eau ». Tensions entre développement économique et capital environnemental sur le temps long</w:t>
               </w:r>
@@ -2680,51 +2680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pâturage sous tension avec l’agrandissement des troupeaux en production de lait à Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,200 +3733,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories on research, research on stories</w:t>
+                <w:t xml:space="preserve">Le temps de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.103-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645632v1</w:t>
+                <w:t xml:space="preserve">hal-02642452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps de demain</w:t>
+                <w:t xml:space="preserve">Stories on research, research on stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2011.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642452v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chambres d agriculture françaises face à la marchandisation du conseil aux agriculteurs</w:t>
               </w:r>
@@ -4036,775 +4036,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser le conseil en chambre d’agriculture. Un outil de diagnostic et de réflexion prospective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moretty</w:t>
+                <w:t xml:space="preserve">Mobilizing and managing social capital: on roles and responsibilities of local facilitators in territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kirchengast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Miéville-Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2010.489772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656405v1</w:t>
+                <w:t xml:space="preserve">hal-02655192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilizing and managing social capital: on roles and responsibilities of local facilitators in territorial development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Kirchengast</w:t>
+                <w:t xml:space="preserve">Organiser le conseil en chambre d’agriculture. Un outil de diagnostic et de réflexion prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Miéville-Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2010.489772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655192v1</w:t>
+                <w:t xml:space="preserve">hal-02656405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner les prairies: vers une réhabilitation des savoirs de la pratique ?</w:t>
+                <w:t xml:space="preserve">Les chambres d'agriculture à l'épreuve du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17, pp.41-56</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660889v1</w:t>
+                <w:t xml:space="preserve">hal-02656228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chambres d'agriculture à l'épreuve du territoire</w:t>
+                <w:t xml:space="preserve">Soigner les prairies: vers une réhabilitation des savoirs de la pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 168, pp.20-21</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656228v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter la recherche-intervention. Retour sur trois opérations de gestion de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing sustainable agriculture and rural development in the European Alps. Assets and limitations of local projects based on multi-stakeholder participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kirchengast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (4), pp.326-336. </w:t>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3-4), pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2008063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1659/mrd.1002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657919v1</w:t>
+                <w:t xml:space="preserve">hal-02659567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raconter la recherche-intervention. Retour sur trois opérations de gestion de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemery</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (4), pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2008063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659949v1</w:t>
+                <w:t xml:space="preserve">hal-02657919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing sustainable agriculture and rural development in the European Alps. Assets and limitations of local projects based on multi-stakeholder participation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.17-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1659/mrd.1002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659567v1</w:t>
+                <w:t xml:space="preserve">hal-02659949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme et nature : une histoire ambiguë</w:t>
               </w:r>
@@ -4993,191 +4993,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de l’adaptation au changement climatique, la préparation de l’élevage bovin à l'avenir du climat : un impensé ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'eau et ses usages en agriculture et pour la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les P'tits déj Santé-environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle fédératif de recherche et de formation en santé publique Bourgogne-Franche-Comté, Oct 2024, Besançon (Conférence virtuelle ), France</w:t>
+              <w:t xml:space="preserve">Infiltrations sensibles. Partage des eaux. Art, design, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure Art et Design, Mar 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723503v1</w:t>
+                <w:t xml:space="preserve">hal-04495147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau et ses usages en agriculture et pour la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au delà de l’adaptation au changement climatique, la préparation de l’élevage bovin à l'avenir du climat : un impensé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infiltrations sensibles. Partage des eaux. Art, design, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure Art et Design, Mar 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les P'tits déj Santé-environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle fédératif de recherche et de formation en santé publique Bourgogne-Franche-Comté, Oct 2024, Besançon (Conférence virtuelle ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495147v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apiculture et l’élevage, entre célébration et critique sociales : donner à voir et redonner voix au travail au quotidien</w:t>
               </w:r>
@@ -6372,51 +6372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique et représentations du paysage : le regard initié des agriculteurs. Des territoires rhône-alpins au bocage charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10214,220 +10214,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer l’irrigation demain. Réflexion collective à partir d’une méthode de créativité</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[0] 2015, pp.10</w:t>
+                <w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] 2015, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799929v1</w:t>
+                <w:t xml:space="preserve">hal-02795669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiquer l’irrigation demain. Réflexion collective à partir d’une méthode de créativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2015, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02795669v1</w:t>
+                <w:t xml:space="preserve">hal-02799929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans les grandes structures, des collectifs à l'épreuve. Synthèse de l’atelier du 06/11/2015 des Rencontres &amp;quot;Travail en élevage</w:t>
               </w:r>
@@ -11394,64 +11394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pâturage sous tension avec l’agrandissement des troupeaux en production de lait à Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11658,51 +11658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.254.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchengast" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Magnani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mi&#233;ville-Ott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2010.489772" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2008063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.1002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skrimizea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R.A. Butler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Esposito-Fava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.254.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchengast" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Magnani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mi&#233;ville-Ott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2010.489772" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.1002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2008063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skrimizea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R.A. Butler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Esposito-Fava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>