--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -594,464 +594,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éleveurs et vaches dans l’épaisseur et l’accélération du temps. Quand le progrès génétique n’attend pas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2024009⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02076-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663970v1</w:t>
+                <w:t xml:space="preserve">hal-04141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éleveurs et vaches dans l’épaisseur et l’accélération du temps. Quand le progrès génétique n’attend pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.89. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.467-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02076-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141476v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dijon, « ville sur la Saône ». Frontières urbaines, réseaux d’eau potable et territoires de la ressource en eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le &amp;quot;coup d'oeil&amp;quot; de l'éleveur et l'élevage de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transrural Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, février-mars (484), pp.XII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432340v1</w:t>
+                <w:t xml:space="preserve">hal-03222076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;coup d'oeil&amp;quot; de l'éleveur et l'élevage de précision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dijon, « ville sur la Saône ». Frontières urbaines, réseaux d’eau potable et territoires de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transrural Initiatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les enjeux de l'alimentation en eau potable des villes, 57, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222076v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire territoire en périphérie. De la centralité du travail en élevage</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,64 +1275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1360,360 +1360,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des élevages sous les fumées des industries du Creusot. La justice environnementale à rebours</w:t>
+                <w:t xml:space="preserve">Nature et agriculture: représentations croisées et contingence des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.217-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282319v1</w:t>
+                <w:t xml:space="preserve">hal-02340442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature et agriculture: représentations croisées et contingence des temps</w:t>
+                <w:t xml:space="preserve">Des élevages sous les fumées des industries du Creusot. La justice environnementale à rebours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340442v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le design territorial réinvente la gestion de l’eau et l’alimentation de proximité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innover en élevage AOP Comté : à chacun son style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962852v1</w:t>
+                <w:t xml:space="preserve">hal-02010137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover en élevage AOP Comté : à chacun son style</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le design territorial réinvente la gestion de l’eau et l’alimentation de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02010137v1</w:t>
+                <w:t xml:space="preserve">hal-01962852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les recherches en sciences sociales s’invitent dans la gestion de l’eau</w:t>
               </w:r>
@@ -1816,51 +1816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fromage de Comté dans l’ère du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modernité à traire encore ses vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2181,416 +2181,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le Creusot n’a pas d’eau ». Tensions entre développement économique et capital environnemental sur le temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704637v1</w:t>
+                <w:t xml:space="preserve">hal-02617789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Increasing herd sizes on Franche-Comte daily farms place grazing systems under strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.60 - 61</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230, pp.111--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944065v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand</w:t>
+                <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/3 (54), pp.41-63</w:t>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.60 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548775v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Creusot n’a pas d’eau ». Tensions entre développement économique et capital environnemental sur le temps long</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design territorial et changement climatique : innover pour s’adapter à une ressource en eau incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (54), pp.41-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617789v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La haie coupe, l'eau relie. Les continuités écologiques requalifiées par les agriculteurs</w:t>
               </w:r>
@@ -2667,64 +2667,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pâturage sous tension avec l’agrandissement des troupeaux en production de lait à Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,278 +4036,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilizing and managing social capital: on roles and responsibilities of local facilitators in territorial development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Kirchengast</w:t>
+                <w:t xml:space="preserve">Organiser le conseil en chambre d’agriculture. Un outil de diagnostic et de réflexion prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moretty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Miéville-Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655192v1</w:t>
+                <w:t xml:space="preserve">hal-02656405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser le conseil en chambre d’agriculture. Un outil de diagnostic et de réflexion prospective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Moretty</w:t>
+                <w:t xml:space="preserve">Mobilizing and managing social capital: on roles and responsibilities of local facilitators in territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kirchengast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Miéville-Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2010.489772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656405v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chambres d'agriculture à l'épreuve du territoire</w:t>
               </w:r>
@@ -4438,373 +4438,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing sustainable agriculture and rural development in the European Alps. Assets and limitations of local projects based on multi-stakeholder participation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raconter la recherche-intervention. Retour sur trois opérations de gestion de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (3-4), pp.226-232. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (4), pp.326-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1659/mrd.1002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2008063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659567v1</w:t>
+                <w:t xml:space="preserve">hal-02657919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter la recherche-intervention. Retour sur trois opérations de gestion de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mougenot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.17-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657919v1</w:t>
+                <w:t xml:space="preserve">hal-02659949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role of mediator for extension services: a challenge for the chambers of agriculture in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
+                <w:t xml:space="preserve">Implementing sustainable agriculture and rural development in the European Alps. Assets and limitations of local projects based on multi-stakeholder participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kirchengast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extension Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3-4), pp.226-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/mrd.1002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659949v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianisme et nature : une histoire ambiguë</w:t>
               </w:r>
@@ -5888,90 +5888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique : où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.143-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6113,51 +6113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vache Montbéliarde emportée par la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiotte-Suchet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,51 +9286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brulebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Ponnou-Delaffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10214,220 +10214,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Interne] 2015, 36 p</w:t>
+                <w:t xml:space="preserve">Pratiquer l’irrigation demain. Réflexion collective à partir d’une méthode de créativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2015, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795669v1</w:t>
+                <w:t xml:space="preserve">hal-02799929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer l’irrigation demain. Réflexion collective à partir d’une méthode de créativité</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[0] 2015, pp.10</w:t>
+                <w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] 2015, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799929v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans les grandes structures, des collectifs à l'épreuve. Synthèse de l’atelier du 06/11/2015 des Rencontres &amp;quot;Travail en élevage</w:t>
               </w:r>
@@ -10439,51 +10439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11394,64 +11394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pâturage sous tension avec l’agrandissement des troupeaux en production de lait à Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11658,51 +11658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.254.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchengast" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Magnani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mi&#233;ville-Ott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2010.489772" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.1002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2008063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skrimizea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R.A. Butler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Esposito-Fava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mougenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.254.0038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette C Young" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22404" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5377" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10475" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FM985TQK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.027.0291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchengast" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Magnani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mi&#233;ville-Ott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2010.489772" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2008063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.1002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skrimizea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bunnefeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R.A. Butler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.08.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html?utm_content=121681&amp;amp;utm_campaign=Campagnes+contemporaines-10262529&amp;amp;utm_source=Dolist&amp;amp;utm_medium=E-Mail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lyet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser-Bedoya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;t-Amar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Esposito-Fava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pilorg&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799929v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>