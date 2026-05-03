--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -66,1919 +66,1919 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridioides difficile in equidae necropsied in Northwestern France, between 2019 and 2021</w:t>
+                <w:t xml:space="preserve">When Vibrio is not Vibrio: misidentified Aeromonas sp. associated with equine abortions and neonatal death, revealed by MALDI-TOF and 16S rRNA sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petry</w:t>
+                <w:t xml:space="preserve">Corinne Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Tapprest</w:t>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Maillard</w:t>
+                <w:t xml:space="preserve">Stéphanie Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+                <w:t xml:space="preserve">Virginie Raguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+                <w:t xml:space="preserve">Mélanie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e0216525. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 161, pp.105861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02165-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2026.105861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441465v1</w:t>
+                <w:t xml:space="preserve">hal-05566058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core genome multilocus sequence typing schemes for epidemiological investigation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
+                <w:t xml:space="preserve">Rhodococcus parequi sp. nov., a new species isolated from equine farm soil closely related to the pathogen Rhodococcus equi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Kozak</w:t>
+                <w:t xml:space="preserve">José Vazquez-Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Merda</w:t>
+                <w:t xml:space="preserve">Jorge Val-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+                <w:t xml:space="preserve">Francesca Decorosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Breuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Megan Harrison</w:t>
+                <w:t xml:space="preserve">Carlo Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110419⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451297v1</w:t>
+                <w:t xml:space="preserve">hal-05426326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodococcus parequi sp. nov., a new species isolated from equine farm soil closely related to the pathogen Rhodococcus equi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clostridioides difficile in equidae necropsied in Northwestern France, between 2019 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Vazquez-Boland</w:t>
+                <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Val-Calvo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Karine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006679⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0216525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02165-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426326v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic epidemiology of strains currently and formerly classified as Enterobacter spp. recovered from equine necropsy samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core genome multilocus sequence typing schemes for epidemiological investigation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Harel</w:t>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sévin</w:t>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Hello</w:t>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+                <w:t xml:space="preserve">Megan Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0333701⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426336v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misidentification of Raoultella spp. (R. terrigena, R. planticola) and Klebsiella spp. (K. variicola, K. grimontii) as Klebsiella pneumoniae: Retrospective study of a necropsy-associated bacterial collection from horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic epidemiology of strains currently and formerly classified as Enterobacter spp. recovered from equine necropsy samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gravey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Maillard</w:t>
+                <w:t xml:space="preserve">Simon Le Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Foucher</w:t>
+                <w:t xml:space="preserve">Peggy Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110497⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0333701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0333701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032957v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhodococcose, une maladie complexe : comment y remédier?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misidentification of Raoultella spp. (R. terrigena, R. planticola) and Klebsiella spp. (K. variicola, K. grimontii) as Klebsiella pneumoniae: Retrospective study of a necropsy-associated bacterial collection from horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertine Léon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 304, pp.110497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780941v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance and genetic diversity of Klebsiella pneumoniae strains from different clinical sources in horses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Castagnet</w:t>
+                <w:t xml:space="preserve">La rhodococcose, une maladie complexe : comment y remédier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Foucher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peggy Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.12-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393836v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequence analysis of the 2018 Persian onager isolate suggests sublineages within the Taylorella asinigenitalis species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian Mawhinney</w:t>
+                <w:t xml:space="preserve">Antimicrobial resistance and genetic diversity of Klebsiella pneumoniae strains from different clinical sources in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109884⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Infectious Agents and Disease, 14, pp.1334555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1334555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-04258284v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance of Contagious Equine Metritis: Results of the First 5-Year Period of French Proficiency Tests for Taylorella equigenitalis Detection by Real-Time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 126, pp.104248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04258294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Resistance and Genetic Diversity of Pseudomonas aeruginosa Strains Isolated from Equine and Other Veterinary Samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sévin</w:t>
+                <w:t xml:space="preserve">Whole genome sequence analysis of the 2018 Persian onager isolate suggests sublineages within the Taylorella asinigenitalis species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mawhinney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12010064⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 286, pp.109884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03975569v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04258284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the development of the free-living stages of horse cyathostomins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial Resistance and Genetic Diversity of Pseudomonas aeruginosa Strains Isolated from Equine and Other Veterinary Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ravinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sévin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.100687. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2022.100687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12010064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551168v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of five basal compositions of selective chocolate agar media for isolation of Taylorella equigenitalis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature on the development of the free-living stages of horse cyathostomins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Joseph</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aurélie Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bernez-Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103829⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.100687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2022.100687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04258323v1</w:t>
+                <w:t xml:space="preserve">hal-03551168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of viable Taylorella equigenitalis in different commercially available transport systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of five basal compositions of selective chocolate agar media for isolation of Taylorella equigenitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.103829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2021.105629⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">anses-04258334v1</w:t>
+                <w:t xml:space="preserve">anses-04258323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of spatio-temporal distribution inferred by multi-locus sequence typing of Taylorella equigenitalis isolated worldwide from 1977 to 2018 in equidae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preservation of viable Taylorella equigenitalis in different commercially available transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamil Sedlák</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Melzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymeric Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 242, pp.108597 -. </w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.105629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2021.105629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03489804v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04258334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between rifampicin resistance and RpoB substitutions of Rhodococcus equi strains isolated in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2023,5054 +2023,5212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new strain of Taylorella asinigenitalis shows differing pathogenicity in mares and Jenny donkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of spatio-temporal distribution inferred by multi-locus sequence typing of Taylorella equigenitalis isolated worldwide from 1977 to 2018 in equidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wilsher</w:t>
+                <w:t xml:space="preserve">Iratxe Pérez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Omar</w:t>
+                <w:t xml:space="preserve">Kamil Sedlák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Ismer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ulli Wernery</w:t>
+                <w:t xml:space="preserve">Falk Melzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.13382⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.108597 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451294v1</w:t>
+                <w:t xml:space="preserve">hal-03489804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Endometritis due to Taylorella equigenitalis Transmission by Insemination of Cryopreserved Stallion Semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new strain of Taylorella asinigenitalis shows differing pathogenicity in mares and Jenny donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wilsher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Delerue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+                <w:t xml:space="preserve">Ann Ismer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
+                <w:t xml:space="preserve">Twink Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
+                <w:t xml:space="preserve">Ulli Wernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78, pp.10-13. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (5), pp.990-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.13382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486097v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antimicrobial susceptibility of equine clinical isolates from France, 2006–2016</w:t>
+                <w:t xml:space="preserve">Isolation and comparison of Arcanobacterium hippocoleae isolates from the genital tract of 15 mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jean Claude Pégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.144-153. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.129-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937827v1</w:t>
+                <w:t xml:space="preserve">hal-05451290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and comparison of Arcanobacterium hippocoleae isolates from the genital tract of 15 mares</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro antimicrobial susceptibility of equine clinical isolates from France, 2006–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lequeux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05451290v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of MALDI-TOF MS and an expanded custom reference spectra database for the identification and differentiation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute Endometritis due to Taylorella equigenitalis Transmission by Insemination of Cryopreserved Stallion Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+                <w:t xml:space="preserve">Marie Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Wilhelm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bäyon-Auboyer</w:t>
+                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (4), pp.326-330. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03457690v1</w:t>
+                <w:t xml:space="preserve">hal-03486097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards European harmonisation of contagious equine metritis diagnosis through interlaboratory trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation of MALDI-TOF MS and an expanded custom reference spectra database for the identification and differentiation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐france Breuil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bäyon-Auboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.104556⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.326-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451302v1</w:t>
+                <w:t xml:space="preserve">anses-03457690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melarsomine hydrochloride (Cymelarsan®) fails to cure horses with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; OVI parasites in their cerebrospinal fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Towards European harmonisation of contagious equine metritis diagnosis through interlaboratory trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Madeline</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐france Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (3), pp.96-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.104556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622053v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new experimental model for assessing drug efficacy against infection with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; in horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Melarsomine hydrochloride (Cymelarsan®) fails to cure horses with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; OVI parasites in their cerebrospinal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Carnicer</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 263, pp.27-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 264, pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626204v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution of vapA ‐positive Rhodococcus equi in affected and unaffected horse‐breeding farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Fleury</w:t>
+                <w:t xml:space="preserve">Validation of a new experimental model for assessing drug efficacy against infection with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duquesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Foucher</w:t>
+                <w:t xml:space="preserve">David Carnicer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 263, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vr.104088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05451307v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multilocus sequence typing scheme for Rhodococcus equi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential distribution of vapA ‐positive Rhodococcus equi in affected and unaffected horse‐breeding farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Houssin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sévin</w:t>
+                <w:t xml:space="preserve">S. Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Duytschaever</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jackie Tapprest</w:t>
+                <w:t xml:space="preserve">C. Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.08.010⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181 (6), pp.145-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.104088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451304v1</w:t>
+                <w:t xml:space="preserve">hal-05451307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Draft Genome Sequence of the Dourine Causative Agent: &amp;lt;i&amp;gt;Trypanosoma Equiperdum&amp;lt;/i&amp;gt; Strain OVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Steinbiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/jgen.17904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel molecular detection method for clustered regularly interspaced short palindromic repeats (CRISPRs) in Taylorella organisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takuya Nakajima</w:t>
+                <w:t xml:space="preserve">Development of a multilocus sequence typing scheme for Rhodococcus equi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Akamatsu</w:t>
+                <w:t xml:space="preserve">Emilie Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoki Yahiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shizuko Kagawa</w:t>
+                <w:t xml:space="preserve">Lucille Duytschaever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05451314v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contagious equine metritis cases reported in France since 2006</w:t>
+                <w:t xml:space="preserve">Development of a novel molecular detection method for clustered regularly interspaced short palindromic repeats (CRISPRs) in Taylorella organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. ‐ F. Breuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Duquesne</w:t>
+                <w:t xml:space="preserve">Yasushi Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leperchois</w:t>
+                <w:t xml:space="preserve">Takuya Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laugier</w:t>
+                <w:t xml:space="preserve">Marie Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ferry</w:t>
+                <w:t xml:space="preserve">Motoki Yahiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizuko Kagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.103349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (7), pp.782-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451311v1</w:t>
+                <w:t xml:space="preserve">hal-05451314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effectiveness of the antimicrobial peptide eCATH1 against antibiotic-resistant bacterial pathogens of horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contagious equine metritis cases reported in France since 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Guldbech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sevin</w:t>
+                <w:t xml:space="preserve">M. ‐ F. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Leippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petry</w:t>
+                <w:t xml:space="preserve">E. Leperchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12337⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (13), pp.340-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.103349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176340v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The host model Galleria mellonella is resistant to taylorellae infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (4), pp.438-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/lam.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Taylorella equigenitalis Strain MCE529, Isolated from a Belgian Warmblood Horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Boisséson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.01214-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory ring trials to evaluate serological methods for dourine diagnosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro effectiveness of the antimicrobial peptide eCATH1 against antibiotic-resistant bacterial pathogens of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Johnson</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Büscher</w:t>
+                <w:t xml:space="preserve">Kristen Guldbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Leippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.06.025⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 350 (2), pp.216-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05451319v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of taylorellae in the environmental amoeba Acanthamoeba castellanii</w:t>
+                <w:t xml:space="preserve">Inter-laboratory ring trials to evaluate serological methods for dourine diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Allombert</w:t>
+                <w:t xml:space="preserve">Julien Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vianney</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Soldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Büscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-14-69⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205 (1-2), pp.70-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00980498v1</w:t>
+                <w:t xml:space="preserve">hal-05451319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a single multi-locus sequence typing scheme for Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Survival of taylorellae in the environmental amoeba Acanthamoeba castellanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vianney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.09.016⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-14-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05451325v1</w:t>
+                <w:t xml:space="preserve">inserm-00980498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Lysozyme Resistance in Rhodococcus equi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (3), pp.352-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00284-013-0483-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the absence of intervening sequences (IVSs) within 16S rRNA genes of Taylorella equigenitalis and Taylorella asinigenitalis isolates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petry</w:t>
+                <w:t xml:space="preserve">Development of a single multi-locus sequence typing scheme for Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erina Tasaki</w:t>
+                <w:t xml:space="preserve">Motoo Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (3), pp.435-437. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167 (3-4), pp.609-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451328v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification and characterization of the intervening sequences (IVSs) within 23S ribosomal RNA (rRNA) genes of Taylorella asinigenitalis isolated in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Demonstration of the absence of intervening sequences (IVSs) within 16S rRNA genes of Taylorella equigenitalis and Taylorella asinigenitalis isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Tazumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeyuki Nakanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Beverley Millar</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erina Tasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92 (1), pp.45-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 92 (3), pp.435-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451331v1</w:t>
+                <w:t xml:space="preserve">hal-05451328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
+                <w:t xml:space="preserve">Molecular identification and characterization of the intervening sequences (IVSs) within 23S ribosomal RNA (rRNA) genes of Taylorella asinigenitalis isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Tazumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Torelli</w:t>
+                <w:t xml:space="preserve">John Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Millar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451326v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic characterization of the [i]Taylorella genus[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190824v1</w:t>
+                <w:t xml:space="preserve">hal-05451326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93 (1), pp.172-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and 16S ribosomal RNA gene diversity of Taylorella asinigenitalis strains isolated between 1995 and 2008</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic characterization of the [i]Taylorella genus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.08.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05451335v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Taylorella equigenitalis MCE9, the Causative Agent of Contagious Equine Metritis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and 16S ribosomal RNA gene diversity of Taylorella asinigenitalis strains isolated between 1995 and 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Laugier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-F. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (7), pp.1785 - 1785. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (2-4), pp.260-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01547-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001476v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new molecular detection method for Taylorella equigenitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Tazumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichi Hirayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyohei Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (3), pp.336-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jobm.201000309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect immunofluorescence test using polyclonal antibodies for the detection of Taylorella equigenitalis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome Sequence of Taylorella equigenitalis MCE9, the Causative Agent of Contagious Equine Metritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane B. Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France M.-F. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (7), pp.1785 - 1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01547-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05451340v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of plasmid diversity in 96 Rhodococcus equi strains isolated in Normandy (France) and sequencing of the 87-kb type I virulence plasmid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect immunofluorescence test using polyclonal antibodies for the detection of Taylorella equigenitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2010.02070.x⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (3), pp.369-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451337v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of Rhodococcus equi and Parascaris equorum Eggs Exposed to High Temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Analysis of plasmid diversity in 96 Rhodococcus equi strains isolated in Normandy (France) and sequencing of the 87-kb type I virulence plasmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Laugier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-009-9497-5⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 311 (1), pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2010.02070.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05451341v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis and immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+                <w:t xml:space="preserve">Viability of Rhodococcus equi and Parascaris equorum Eggs Exposed to High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Quitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-009-9497-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.086⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01067011v1</w:t>
+                <w:t xml:space="preserve">hal-05451341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis, immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (3-4), pp.334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Taylorella equigenitalis responsible for contagious equine metritis in equine genital swabs by direct polymerase chain reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+                <w:t xml:space="preserve">Proteomic analysis and immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2006.05.001⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (3-4), pp.334-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.09.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225074v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the thickening properties of four Lactobacillus delbrueckii subsp. bulgaricus strains and physicochemical characterization of their exopolysaccharides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of Taylorella equigenitalis responsible for contagious equine metritis in equine genital swabs by direct polymerase chain reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 221 (2), pp.285-291. </w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (1), pp.47-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00214-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2006.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372152v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exopolysaccharides de Lactobacillus delbrueckii subsp. bulgaricus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of the thickening properties of four Lactobacillus delbrueckii subsp. bulgaricus strains and physicochemical characterization of their exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earle Waghorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Cerning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/SDA.22.143-149⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 221 (2), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00214-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451345v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exopolysaccharides de Lactobacillus delbrueckii subsp. bulgaricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satanislav Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1-2), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/SDA.22.143-149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Factors Affecting Exocellular Polysaccharide Production by Lactobacillus delbrueckii subsp. bulgaricus Grown in a Chemically Defined Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jutta Cerning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desmazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (8), pp.3427-3431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.66.8.3427-3431.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7080,288 +7238,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Pseudomonas aeruginosa in human and animal health in Normandy: Resistance, adaptation factors, and biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.25 (n°24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial resistance and genetic diversity of Klebsiella pneumoniae from different clinical sources in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gravey</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.34-35 (n°42)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7371,409 +7529,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm characterization of Clostridioides difficile strains isolated from Equidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridioides difficile in necropsied equidae, Isolation and caracterisation of the CloDifEqui collection of strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Tapprest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Tapprest</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Equine Infectious DiseasesConference XI (IEIDC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Deauville - VIRTUEL, France. , 53 (S56), pp.15, 2018, special issue of .Equine Veterinary Journal: Manuscript ID EVJEID-21-066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.08_13495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridioides difficile chez des équidés autopsiés, Constitution et caractérisation de la collection de souches CloDifEqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 16eme Congrès obes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7783,122 +7941,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu du projet CloDifEqui financé en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFCE Institut Français du Cheval et de l'Equitation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8045,51 +8203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05441465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duquesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02165-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kozak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Breuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez-Boland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Val-Calvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Decorosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gravey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110497" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04393836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1334555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mawhinney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernez-Romand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2022.100687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Joseph" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103829" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2021.105629" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe P&#233;rez-Cobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sedl&#225;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Melzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wilsher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Omar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ismer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twink Allen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Wernery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delerue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude P&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lequeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.11.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCST64DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03457690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne B&#228;yon-Auboyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.02.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Breuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.11.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;vin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duquesne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houssin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.08.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF49V7PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Steinbiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lakhdar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.17904" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Hara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakajima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Akamatsu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Yahiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuko Kagawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000079" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8208; F. Breuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leperchois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103349" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rinc&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12297" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01214-14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soldan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Johnson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;scher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.06.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BL2TPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allombert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-69" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoo Matsuda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZCJVCF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0483-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tazumi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Nakanishi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Hayashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Tasaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.04.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWRK31MW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Millar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.10.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1Z5MCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Breuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.08.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HR9D3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane B. Moumen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Duquesne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Breuil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Laugier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01547-10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451333v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hirayama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201000309" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29Q1XPJT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Breuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2009.11.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZK545QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.02070.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451341v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Quitard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9497-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43MBMPL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225074v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2006.05.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXWDKWJ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3427-3431.2000" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723377v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282999v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.08_13495" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Le Neindre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352061v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duquesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Copin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raguenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2026.105861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez-Boland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Val-Calvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Decorosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05441465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02165-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kozak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Breuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gravey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04393836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1334555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104248" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mawhinney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109884" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernez-Romand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2022.100687" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2021.105629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe P&#233;rez-Cobo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sedl&#225;k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Melzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108597" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wilsher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Omar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ismer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twink Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Wernery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude P&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lequeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.11.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCST64DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.03.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delerue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03457690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wilhelm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne B&#228;yon-Auboyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.02.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Breuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9502BH24-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSHX8KD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duquesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Steinbiss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lakhdar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.17904" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houssin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.08.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF49V7PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Hara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakajima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Akamatsu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Yahiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuko Kagawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8208; F. Breuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leperchois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rinc&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12297" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01214-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soldan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;scher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.06.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BL2TPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allombert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-69" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451320v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0483-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoo Matsuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZCJVCF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tazumi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Nakanishi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Hayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Tasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.04.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWRK31MW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Millar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1Z5MCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029953" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.08.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HR9D3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451333v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hirayama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201000309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29Q1XPJT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane B. Moumen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Duquesne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Breuil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Laugier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01547-10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Breuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2009.11.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZK545QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.02070.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Quitard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9497-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43MBMPL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2006.05.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXWDKWJ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3427-3431.2000" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.08_13495" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Le Neindre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>