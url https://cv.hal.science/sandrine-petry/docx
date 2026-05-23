--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodococcus parequi sp. nov., a new species isolated from equine farm soil closely related to the pathogen Rhodococcus equi</w:t>
+                <w:t xml:space="preserve">Core genome multilocus sequence typing schemes for epidemiological investigation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Vazquez-Boland</w:t>
+                <w:t xml:space="preserve">Sofia Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Val-Calvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Decorosi</w:t>
+                <w:t xml:space="preserve">Virginie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Viti</w:t>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006679⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426326v1</w:t>
+                <w:t xml:space="preserve">hal-05451297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridioides difficile in equidae necropsied in Northwestern France, between 2019 and 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhodococcus parequi sp. nov., a new species isolated from equine farm soil closely related to the pathogen Rhodococcus equi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Tapprest</w:t>
+                <w:t xml:space="preserve">José Vazquez-Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Maillard</w:t>
+                <w:t xml:space="preserve">Jorge Val-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+                <w:t xml:space="preserve">Francesca Decorosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02165-25⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441465v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core genome multilocus sequence typing schemes for epidemiological investigation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clostridioides difficile in equidae necropsied in Northwestern France, between 2019 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Merda</w:t>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chesnais</w:t>
+                <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+                <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Harrison</w:t>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.110419. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0216525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02165-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451297v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic epidemiology of strains currently and formerly classified as Enterobacter spp. recovered from equine necropsy samples</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Infectious Agents and Disease, 14, pp.1334555. </w:t>
@@ -1146,273 +1146,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance of Contagious Equine Metritis: Results of the First 5-Year Period of French Proficiency Tests for Taylorella equigenitalis Detection by Real-Time PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Whole genome sequence analysis of the 2018 Persian onager isolate suggests sublineages within the Taylorella asinigenitalis species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Merda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mawhinney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104248⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 286, pp.109884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04258294v1</w:t>
+                <w:t xml:space="preserve">anses-04258284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequence analysis of the 2018 Persian onager isolate suggests sublineages within the Taylorella asinigenitalis species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance of Contagious Equine Metritis: Results of the First 5-Year Period of French Proficiency Tests for Taylorella equigenitalis Detection by Real-Time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Merda</w:t>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 286, pp.109884. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126, pp.104248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04258284v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04258294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Resistance and Genetic Diversity of Pseudomonas aeruginosa Strains Isolated from Equine and Other Veterinary Samples</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bernez-Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.100687. </w:t>
@@ -1666,77 +1666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of five basal compositions of selective chocolate agar media for isolation of Taylorella equigenitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.103829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,77 +1787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of viable Taylorella equigenitalis in different commercially available transport systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 270, pp.105629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1895,77 +1895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between rifampicin resistance and RpoB substitutions of Rhodococcus equi strains isolated in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,467 +2291,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and comparison of Arcanobacterium hippocoleae isolates from the genital tract of 15 mares</w:t>
+                <w:t xml:space="preserve">Acute Endometritis due to Taylorella equigenitalis Transmission by Insemination of Cryopreserved Stallion Semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Pégné</w:t>
+                <w:t xml:space="preserve">Marie Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lequeux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451290v1</w:t>
+                <w:t xml:space="preserve">hal-03486097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antimicrobial susceptibility of equine clinical isolates from France, 2006–2016</w:t>
+                <w:t xml:space="preserve">Isolation and comparison of Arcanobacterium hippocoleae isolates from the genital tract of 15 mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jean Claude Pégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.144-153. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.129-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937827v1</w:t>
+                <w:t xml:space="preserve">hal-05451290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Endometritis due to Taylorella equigenitalis Transmission by Insemination of Cryopreserved Stallion Semen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Delerue</w:t>
+                <w:t xml:space="preserve">In vitro antimicrobial susceptibility of equine clinical isolates from France, 2006–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Breuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
+                <w:t xml:space="preserve">Karine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
+                <w:t xml:space="preserve">Vincent Cattoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78, pp.10-13. </w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.144-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486097v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of MALDI-TOF MS and an expanded custom reference spectra database for the identification and differentiation of Taylorella equigenitalis and Taylorella asinigenitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards European harmonisation of contagious equine metritis diagnosis through interlaboratory trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐france Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,441 +3244,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution of vapA ‐positive Rhodococcus equi in affected and unaffected horse‐breeding farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a multilocus sequence typing scheme for Rhodococcus equi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petry</w:t>
+                <w:t xml:space="preserve">Emilie Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sévin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Foucher</w:t>
+                <w:t xml:space="preserve">Lucille Duytschaever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.104088⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451307v1</w:t>
+                <w:t xml:space="preserve">hal-05451304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Draft Genome Sequence of the Dourine Causative Agent: &amp;lt;i&amp;gt;Trypanosoma Equiperdum&amp;lt;/i&amp;gt; Strain OVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Steinbiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/jgen.17904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multilocus sequence typing scheme for Rhodococcus equi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+                <w:t xml:space="preserve">Differential distribution of vapA ‐positive Rhodococcus equi in affected and unaffected horse‐breeding farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Houssin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sévin</w:t>
+                <w:t xml:space="preserve">M. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Duytschaever</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jackie Tapprest</w:t>
+                <w:t xml:space="preserve">F. Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.08.010⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181 (6), pp.145-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.104088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05451304v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel molecular detection method for clustered regularly interspaced short palindromic repeats (CRISPRs) in Taylorella organisms</w:t>
               </w:r>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contagious equine metritis cases reported in France since 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. ‐ F. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leperchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,299 +3926,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The host model Galleria mellonella is resistant to taylorellae infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Taylorella equigenitalis Strain MCE529, Isolated from a Belgian Warmblood Horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hébert</w:t>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rincé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Rincé</w:t>
+                <w:t xml:space="preserve">Claire de Boisséson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.12297⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01214-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158332v1</w:t>
+                <w:t xml:space="preserve">hal-05451316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Taylorella equigenitalis Strain MCE529, Isolated from a Belgian Warmblood Horse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hébert</w:t>
+                <w:t xml:space="preserve">The host model Galleria mellonella is resistant to taylorellae infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+                <w:t xml:space="preserve">I. Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Boisséson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+                <w:t xml:space="preserve">C. Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (6), </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (4), pp.438-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01214-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05451316v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effectiveness of the antimicrobial peptide eCATH1 against antibiotic-resistant bacterial pathogens of horses</w:t>
               </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Leippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 350 (2), pp.216-222. </w:t>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoo Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,802 +4888,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the absence of intervening sequences (IVSs) within 16S rRNA genes of Taylorella equigenitalis and Taylorella asinigenitalis isolates</w:t>
+                <w:t xml:space="preserve">Molecular identification and characterization of the intervening sequences (IVSs) within 23S ribosomal RNA (rRNA) genes of Taylorella asinigenitalis isolated in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Tazumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeyuki Nakanishi</w:t>
+                <w:t xml:space="preserve">Kyohei Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyohei Hayashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petry</w:t>
+                <w:t xml:space="preserve">John Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erina Tasaki</w:t>
+                <w:t xml:space="preserve">Beverley Millar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92 (3), pp.435-437. </w:t>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451328v1</w:t>
+                <w:t xml:space="preserve">hal-05451331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification and characterization of the intervening sequences (IVSs) within 23S ribosomal RNA (rRNA) genes of Taylorella asinigenitalis isolated in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kyohei Hayashi</w:t>
+                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Moore</w:t>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beverley Millar</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451331v1</w:t>
+                <w:t xml:space="preserve">hal-05451326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodococcus equi’s Extreme Resistance to Hydrogen Peroxide Is Mainly Conferred by One of Its Four Catalase Genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hébert</w:t>
+                <w:t xml:space="preserve">Demonstration of the absence of intervening sequences (IVSs) within 16S rRNA genes of Taylorella equigenitalis and Taylorella asinigenitalis isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Tazumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Shigeyuki Nakanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Torelli</w:t>
+                <w:t xml:space="preserve">Erina Tasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (3), pp.435-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042396⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451326v1</w:t>
+                <w:t xml:space="preserve">hal-05451328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Genomic characterization of the [i]Taylorella genus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Cauchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180933v1</w:t>
+                <w:t xml:space="preserve">hal-01190824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic characterization of the [i]Taylorella genus[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Breuil</w:t>
+                <w:t xml:space="preserve">Immune response to Rhodococcus equi ATCC 33701-secreted proteins in mice and identification of immunogenic recombinant proteins by dot-blotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.172-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190824v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and 16S ribosomal RNA gene diversity of Taylorella asinigenitalis strains isolated between 1995 and 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 148 (2-4), pp.260-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5755,77 +5755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Tazumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichi Hirayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (3), pp.336-342. </w:t>
@@ -6022,90 +6022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect immunofluorescence test using polyclonal antibodies for the detection of Taylorella equigenitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (3), pp.369-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6190,64 +6190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 311 (1), pp.76-81. </w:t>
@@ -6431,90 +6431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis, immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6577,90 +6577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis and immunogenicity of secreted proteins from Rhodococcus equi ATCC 33701.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6762,51 +6762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 82 (1), pp.47-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the thickening properties of four Lactobacillus delbrueckii subsp. bulgaricus strains and physicochemical characterization of their exopolysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,51 +6986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exopolysaccharides de Lactobacillus delbrueckii subsp. bulgaricus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satanislav Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,51 +7090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Affecting Exocellular Polysaccharide Production by Lactobacillus delbrueckii subsp. bulgaricus Grown in a Chemically Defined Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,51 +7304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.25 (n°24), </w:t>
@@ -7438,51 +7438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.34-35 (n°42)</w:t>
@@ -7569,64 +7569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,103 +7664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridioides difficile in necropsied equidae, Isolation and caracterisation of the CloDifEqui collection of strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Equine Infectious DiseasesConference XI (IEIDC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Deauville - VIRTUEL, France. , 53 (S56), pp.15, 2018, special issue of .Equine Veterinary Journal: Manuscript ID EVJEID-21-066. </w:t>
@@ -7798,77 +7798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridioides difficile chez des équidés autopsiés, Constitution et caractérisation de la collection de souches CloDifEqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu du projet CloDifEqui financé en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFCE Institut Français du Cheval et de l'Equitation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8203,51 +8203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duquesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Copin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raguenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2026.105861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez-Boland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Val-Calvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Decorosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05441465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02165-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kozak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Breuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gravey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04393836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1334555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104248" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mawhinney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109884" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernez-Romand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2022.100687" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2021.105629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe P&#233;rez-Cobo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sedl&#225;k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Melzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108597" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wilsher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Omar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ismer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twink Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Wernery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude P&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lequeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.11.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCST64DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.03.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delerue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.217" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03457690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wilhelm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne B&#228;yon-Auboyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.02.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Breuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9502BH24-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSHX8KD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duquesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104088" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Steinbiss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lakhdar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.17904" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houssin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.08.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF49V7PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Hara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakajima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Akamatsu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Yahiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuko Kagawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8208; F. Breuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leperchois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rinc&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12297" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01214-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soldan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;scher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.06.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BL2TPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allombert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-69" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451320v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0483-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoo Matsuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZCJVCF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tazumi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Nakanishi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Hayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Tasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.04.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWRK31MW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Millar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1Z5MCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029953" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.08.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HR9D3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451333v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hirayama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201000309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29Q1XPJT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane B. Moumen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Duquesne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Breuil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Laugier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01547-10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Breuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2009.11.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZK545QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.02070.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Quitard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9497-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43MBMPL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2006.05.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXWDKWJ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3427-3431.2000" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.08_13495" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Le Neindre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duquesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Copin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raguenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2026.105861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kozak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Breuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Harrison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez-Boland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Val-Calvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Decorosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Viti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05441465v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02165-25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gravey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04393836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1334555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mawhinney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109884" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernez-Romand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2022.100687" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04258334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2021.105629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe P&#233;rez-Cobo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sedl&#225;k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Melzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108597" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wilsher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Omar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ismer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twink Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Wernery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delerue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.217" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude P&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lequeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.11.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCST64DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.03.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03457690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wilhelm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne B&#228;yon-Auboyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.02.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Breuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.11.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9502BH24-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSHX8KD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houssin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Duytschaever" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.08.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF49V7PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Steinbiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lakhdar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jgen.17904" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;vin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duquesne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Hara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakajima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Akamatsu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Yahiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuko Kagawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000079" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8208; F. Breuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leperchois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451316v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01214-14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;bert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rinc&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Guldbech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leippe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Soldan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;scher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.06.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BL2TPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allombert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-69" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451320v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bidaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0483-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoo Matsuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.09.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25ZCJVCF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tazumi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Hayashi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Millar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S1Z5MCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042396" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyuki Nakanishi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Tasaki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.04.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWRK31MW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029953" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cauchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.05.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RDWLF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Breuil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.08.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HR9D3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451333v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Hirayama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201000309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29Q1XPJT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane B. Moumen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Duquesne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Breuil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Laugier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01547-10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Breuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2009.11.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZK545QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.02070.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Quitard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9497-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43MBMPL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.086" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B9R2TFH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2006.05.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXWDKWJ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Waghorne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Cerning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00214-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451345v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/SDA.22.143-149" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.8.3427-3431.2000" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.08_13495" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Le Neindre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>