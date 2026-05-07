--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -368,338 +368,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsp22 overexpression induces myocardial hypertrophy, senescence and reduced life span through enhanced oxidative stress</w:t>
+                <w:t xml:space="preserve">Identification of a pharmacological inhibitor of Epac1 that protects the heart against acute and chronic models of cardiac stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Morin</w:t>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Long</w:t>
+                <w:t xml:space="preserve">Antonio Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Panel</w:t>
+                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Laure</w:t>
+                <w:t xml:space="preserve">Andrea Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adela Taranu</w:t>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 137, pp.194-200. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (12), pp.1766-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvz076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391967v1</w:t>
+                <w:t xml:space="preserve">hal-02069936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a pharmacological inhibitor of Epac1 that protects the heart against acute and chronic models of cardiac stress</w:t>
+                <w:t xml:space="preserve">Hsp22 overexpression induces myocardial hypertrophy, senescence and reduced life span through enhanced oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Laudette</w:t>
+                <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Coluccia</w:t>
+                <w:t xml:space="preserve">Romain Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Solari</w:t>
+                <w:t xml:space="preserve">Lydie Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubina Fazal</w:t>
+                <w:t xml:space="preserve">Adela Taranu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (12), pp.1766-1777. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.194-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvz076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069936v1</w:t>
+                <w:t xml:space="preserve">hal-02391967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO-releasing molecule CORM-3 protects adult cardiomyocytes against hypoxia-reoxygenation by modulating pH restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Motterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,64 +772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubina Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laudette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.82-9. </w:t>
@@ -2709,51 +2709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Br&#233;hat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Leick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eychenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-024-01043-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Caccia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Portal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Leoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Solari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Long" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Taranu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.04.035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.172636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chenoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lys Darbera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2012.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00846856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Assaly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248412475158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2012.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Galaup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Souktani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.049072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00500900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvreur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliky Gouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. C. Vissers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berdeaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00385092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Souktani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guegan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhidel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.02.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00379.2008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyah Issop" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nario Tomishige" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihide Kobayashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>